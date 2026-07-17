--- v0 (2026-05-18)
+++ v1 (2026-07-17)
@@ -17,81 +17,87 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="72662A00" w14:textId="77777777" w:rsidR="00673902" w:rsidRPr="00172A67" w:rsidRDefault="00673902" w:rsidP="00AB21F2">
+    <w:p w14:paraId="72662A00" w14:textId="77777777" w:rsidR="00673902" w:rsidRPr="009D65BB" w:rsidRDefault="00673902" w:rsidP="00AB21F2">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54662EDF" w14:textId="77777777" w:rsidR="00051843" w:rsidRPr="00172A67" w:rsidRDefault="00AB21F2" w:rsidP="00AB21F2">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="54662EDF" w14:textId="77777777" w:rsidR="00051843" w:rsidRPr="009D65BB" w:rsidRDefault="00AB21F2" w:rsidP="00AB21F2">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F20F800" w14:textId="24824D8E" w:rsidR="00051843" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00AB21F2">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="6F20F800" w14:textId="24824D8E" w:rsidR="00051843" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00AB21F2">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:lang w:eastAsia="nl-NL"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35E613AF" wp14:editId="285F098A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>434975</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2104390" cy="490855"/>
             <wp:effectExtent l="0" t="0" r="3810" b="4445"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="9907" y="0"/>
                 <wp:lineTo x="1825" y="1677"/>
                 <wp:lineTo x="0" y="3353"/>
                 <wp:lineTo x="0" y="11736"/>
                 <wp:lineTo x="782" y="18442"/>
                 <wp:lineTo x="1043" y="19560"/>
                 <wp:lineTo x="9907" y="21237"/>
                 <wp:lineTo x="10559" y="21237"/>
                 <wp:lineTo x="20596" y="19560"/>
                 <wp:lineTo x="21509" y="11736"/>
                 <wp:lineTo x="21509" y="3353"/>
@@ -121,13325 +127,13434 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2104390" cy="490855"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED713C8" w14:textId="35829B39" w:rsidR="00AB21F2" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00051843">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="5ED713C8" w14:textId="35829B39" w:rsidR="00AB21F2" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00051843">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
         <w:ind w:left="3828"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">PROCESSOR </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>AGREEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1EBC30" w14:textId="5BED66EB" w:rsidR="00AB21F2" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00051843">
-[...1 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+    <w:p w14:paraId="7C1EBC30" w14:textId="6D722B7C" w:rsidR="00AB21F2" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00051843">
+      <w:pPr>
+        <w:pStyle w:val="Ondertitel"/>
         <w:ind w:left="3828"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00970844">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">VERSION </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-        <w:t>1.7</w:t>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00156E0B" w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42268A27" w14:textId="77777777" w:rsidR="00051843" w:rsidRPr="00172A67" w:rsidRDefault="00051843" w:rsidP="00051843"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading10"/>
+    <w:p w14:paraId="42268A27" w14:textId="77777777" w:rsidR="00051843" w:rsidRPr="009D65BB" w:rsidRDefault="00051843" w:rsidP="00051843">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E5EA0B" w14:textId="1C14C932" w:rsidR="00835ADA" w:rsidRPr="009D65BB" w:rsidRDefault="00051843" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc222466368"/>
-      <w:r w:rsidR="00835ADA">
+      <w:r w:rsidR="00835ADA" w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>EXPLANATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:bookmarkStart w:id="1" w:name="_Toc212712068" w:displacedByCustomXml="next"/>
-    <w:bookmarkStart w:id="2" w:name="_Toc196807480" w:displacedByCustomXml="next"/>
-    <w:bookmarkStart w:id="3" w:name="_Toc196807740" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="2" w:name="_Toc196807740" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="3" w:name="_Toc196807480" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:id w:val="1898086831"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:bookmarkStart w:id="4" w:name="_Toc196807272" w:displacedByCustomXml="prev"/>
-[...1 lines deleted...]
-        <w:p w14:paraId="0F44C039" w14:textId="64774373" w:rsidR="00835ADA" w:rsidRDefault="00835ADA">
+        <w:bookmarkStart w:id="4" w:name="_Toc212714812" w:displacedByCustomXml="prev"/>
+        <w:bookmarkStart w:id="5" w:name="_Toc196807272" w:displacedByCustomXml="prev"/>
+        <w:p w14:paraId="0F44C039" w14:textId="64774373" w:rsidR="00835ADA" w:rsidRPr="009D65BB" w:rsidRDefault="00835ADA">
           <w:pPr>
-            <w:pStyle w:val="TOCHeading"/>
+            <w:pStyle w:val="Kopvaninhoudsopgave"/>
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00172A67">
+          <w:r w:rsidRPr="009D65BB">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
             <w:t>TABLE OF CONTENTS</w:t>
           </w:r>
           <w:bookmarkEnd w:id="5"/>
           <w:bookmarkEnd w:id="4"/>
         </w:p>
-        <w:p w14:paraId="093FD4F9" w14:textId="1E91FC22" w:rsidR="006120F8" w:rsidRDefault="00835ADA">
+        <w:p w14:paraId="093FD4F9" w14:textId="1E91FC22" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="00835ADA">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="009D65BB">
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="009D65BB">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="009D65BB">
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc222466368" w:history="1">
-            <w:r w:rsidR="006120F8" w:rsidRPr="003F2A4E">
+            <w:r w:rsidR="006120F8" w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
-            <w:r w:rsidR="006120F8">
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidR="006120F8" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="006120F8">
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidR="006120F8" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="006120F8">
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidR="006120F8" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466368 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="006120F8">
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidR="006120F8" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006120F8" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006120F8">
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidR="006120F8" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="006120F8">
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidR="006120F8" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="70D9FB91" w14:textId="62DD15C0" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="70D9FB91" w14:textId="62DD15C0" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466369" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>INTRODUCTION</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466369 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7594E2D5" w14:textId="2E763E8A" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="7594E2D5" w14:textId="2E763E8A" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466370" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>METHOD</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466370 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6BCEFAA4" w14:textId="77E7680F" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="6BCEFAA4" w14:textId="77E7680F" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466371" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DOCUMENT HISTORY</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466371 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7E7249C1" w14:textId="45F5B543" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="7E7249C1" w14:textId="45F5B543" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466372" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PROCESSING AGREEMENT</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466372 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="01846BC6" w14:textId="37C007C6" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="01846BC6" w14:textId="37C007C6" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466373" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Article 1. Definitions</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466373 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50274BBE" w14:textId="095754C4" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="50274BBE" w14:textId="095754C4" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466374" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Article 2. Purposes of processing</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466374 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0E919670" w14:textId="318B3013" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="0E919670" w14:textId="318B3013" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466375" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Article 3. Obligations of the Processor</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466375 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="02450089" w14:textId="3CB12851" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="02450089" w14:textId="3CB12851" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466376" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Article 4. Transfer of personal data</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466376 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C3243F0" w14:textId="725393A2" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="2C3243F0" w14:textId="725393A2" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466377" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Article 5. Division of responsibility</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466377 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1F652290" w14:textId="1FB4559A" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="1F652290" w14:textId="1FB4559A" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466378" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Article 6. Engaging third parties or subcontractors</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466378 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="05EBA6AA" w14:textId="38FB2909" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="05EBA6AA" w14:textId="38FB2909" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466379" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Article 7. Security</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466379 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3C656BA6" w14:textId="4CD09582" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="3C656BA6" w14:textId="4CD09582" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466380" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Article 8. Handling of requests from data subjects</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466380 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="19DF995F" w14:textId="399CEE15" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="19DF995F" w14:textId="399CEE15" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466381" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Article 9. Confidentiality and secrecy</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466381 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="320B91BA" w14:textId="7A7E8536" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="320B91BA" w14:textId="7A7E8536" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466382" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Article 10. Audit</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466382 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="00E2599A" w14:textId="60B93536" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="00E2599A" w14:textId="60B93536" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466383" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Article 11. Data breach reporting obligation</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466383 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="069411EF" w14:textId="48478A71" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="069411EF" w14:textId="48478A71" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466384" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Article 12. Liability</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466384 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7980BF03" w14:textId="6581F83C" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="7980BF03" w14:textId="6581F83C" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466385" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Article 13. Duration and termination</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466385 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5B2CBC7A" w14:textId="613E7992" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="5B2CBC7A" w14:textId="613E7992" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466386" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Article 14. Applicable law and dispute resolution</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466386 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5E47896F" w14:textId="635927E7" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="5E47896F" w14:textId="635927E7" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466387" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>SIGNATURE</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466387 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79703D7D" w14:textId="7504A551" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="79703D7D" w14:textId="7504A551" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466388" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>APPENDIX 1  SPECIFICATION OF PERSONAL DATA &amp; DATA SUBJECTS</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466388 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="61F3E044" w14:textId="14462066" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="61F3E044" w14:textId="14462066" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466389" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>APPENDIX 2  SUB-PROCESSORS</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466389 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="63EF7448" w14:textId="2D79B289" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="63EF7448" w14:textId="2D79B289" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466390" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>APPENDIX 3  CONTACT DETAILS OF THE DATA CONTROLLER</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466390 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="744CD75A" w14:textId="4325EDED" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="744CD75A" w14:textId="4325EDED" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466391" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PRIMARY CONTACT PERSON SCOPE4MATION</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466391 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="42EE98CC" w14:textId="33C118D6" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="42EE98CC" w14:textId="33C118D6" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466392" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PRIMARY CUSTOMER CONTACT PERSON</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466392 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5668A2C0" w14:textId="3E34821B" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="5668A2C0" w14:textId="3E34821B" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466393" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>APPENDIX 4  SCOPE4MATION PROCEDURES</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466393 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="07387506" w14:textId="07FCFD33" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="07387506" w14:textId="07FCFD33" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466394" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DATA LEAK REPORTING PROCEDURE</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466394 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1BEE0F6B" w14:textId="4836FAA7" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="1BEE0F6B" w14:textId="4836FAA7" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466395" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DELETE DATA</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466395 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="16D2441B" w14:textId="674C31FB" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="16D2441B" w14:textId="674C31FB" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466396" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>APPENDIX 5  ADJUSTMENTS</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466396 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1B8B772F" w14:textId="69423E3A" w:rsidR="006120F8" w:rsidRDefault="006120F8">
+        <w:p w14:paraId="1B8B772F" w14:textId="69423E3A" w:rsidR="006120F8" w:rsidRPr="009D65BB" w:rsidRDefault="006120F8">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9170"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc222466397" w:history="1">
-            <w:r w:rsidRPr="003F2A4E">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>OVERVIEW</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc222466397 \h </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:webHidden/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5B8F05E6" w14:textId="50680277" w:rsidR="00835ADA" w:rsidRDefault="00835ADA">
-          <w:r>
+        <w:p w14:paraId="5B8F05E6" w14:textId="50680277" w:rsidR="00835ADA" w:rsidRPr="009D65BB" w:rsidRDefault="00835ADA">
+          <w:pPr>
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009D65BB">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:lastRenderedPageBreak/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="689CAF9E" w14:textId="77777777" w:rsidR="00835ADA" w:rsidRPr="00172A67" w:rsidRDefault="00835ADA" w:rsidP="00172A67">
+    <w:p w14:paraId="689CAF9E" w14:textId="77777777" w:rsidR="00835ADA" w:rsidRPr="009D65BB" w:rsidRDefault="00835ADA" w:rsidP="00172A67">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D0F844E" w14:textId="0FF10B43" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="0030186B" w:rsidP="00835ADA">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3D0F844E" w14:textId="0FF10B43" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="0030186B" w:rsidP="00835ADA">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc222466369"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc494437023"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>INTRODUCTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="17537470" w14:textId="5032F69E" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+    <w:p w14:paraId="17537470" w14:textId="5032F69E" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc212712070"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Scope4mation provides its Service Automation Suite (SAS) service through the Qixium iPaaS platform, consisting of modular building blocks. These modules can be activated individually or in combination. Because these modules often share data with each other and process similar categories of personal data, a generic processing overview has been chosen in Appendix 1. This overview specifies all relevant processing operations.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD6733F" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67"/>
-    <w:p w14:paraId="77A6A6D4" w14:textId="77777777" w:rsidR="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+    <w:p w14:paraId="6AD6733F" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77A6A6D4" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc212712071"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>This structure prevents the need for a separate processing agreement or appendix for each module expansion. Only modules actually activated by the customer are applicable. The commissioning of a module constitutes consent to the associated processing as described in Appendix 1.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="0556A337" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00172A67"/>
-    <w:p w14:paraId="4F5B116B" w14:textId="77777777" w:rsidR="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+    <w:p w14:paraId="0556A337" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00172A67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F5B116B" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc212712072"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>This approach is in line with the General Data Protection Regulation (GDPR) and prevents unnecessary administrative burdens, while maintaining transparency and control.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="27973803" w14:textId="77777777" w:rsidR="00835ADA" w:rsidRPr="00172A67" w:rsidRDefault="00835ADA" w:rsidP="00172A67"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="27973803" w14:textId="77777777" w:rsidR="00835ADA" w:rsidRPr="009D65BB" w:rsidRDefault="00835ADA" w:rsidP="00172A67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73B82031" w14:textId="3340FEC9" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="0030186B" w:rsidP="00835ADA">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc222466370"/>
-      <w:bookmarkEnd w:id="6"/>
-      <w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>METHOD</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="79B7EE56" w14:textId="1DE86913" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-      <w:r w:rsidRPr="00172A67">
+    <w:p w14:paraId="79B7EE56" w14:textId="1DE86913" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Please have the responsible person check and/or complete the texts highlighted in dark gray. Double-clicking on them will allow you to fill in or check the box.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203F40B8" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+    <w:p w14:paraId="203F40B8" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A2A6D7" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Please complete the information on the following pages:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE75156" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="007D0FD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3BE75156" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="007D0FD1">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00172A67">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Page 3: Data Controller and Processor, definitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342811CE" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="007D0FD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="342811CE" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="007D0FD1">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00172A67">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Page 9: Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="003FE335" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="007D0FD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="003FE335" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="007D0FD1">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00172A67">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Page 12: FG contact details</w:t>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="_Ref179200020"/>
     </w:p>
-    <w:p w14:paraId="2DFC13CA" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="007D0FD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2DFC13CA" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="007D0FD1">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00172A67">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Page 15: Adjustments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCE6B37" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+    <w:p w14:paraId="6DCE6B37" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06D1AB20" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+    <w:p w14:paraId="06D1AB20" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12827161" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="00835ADA" w:rsidRDefault="0030186B" w:rsidP="0030186B">
+    <w:p w14:paraId="12827161" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="009D65BB" w:rsidRDefault="0030186B" w:rsidP="0030186B">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00835ADA">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTE: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00835ADA">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Any amendments to this agreement can be included in "Appendix 5 Amendments." We request that you do not amend the text of the agreement, but include it separately in Appendix 5. The document is protected for this reason. This way, we keep our agreements clear and transparent, and we know exactly, even after the fact, what changes were made and the reasons for them.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4454FAEB" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+    <w:p w14:paraId="4454FAEB" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E1D6AFB" w14:textId="21166760" w:rsidR="0030186B" w:rsidRPr="00172A67" w:rsidRDefault="0030186B" w:rsidP="0030186B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="4E1D6AFB" w14:textId="21166760" w:rsidR="0030186B" w:rsidRPr="009D65BB" w:rsidRDefault="0030186B" w:rsidP="0030186B">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc212714813"/>
       <w:bookmarkStart w:id="14" w:name="_Toc222466371"/>
-      <w:r>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>DOCUMENT HISTORY</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblStyle w:val="Tabelrasterlicht"/>
         <w:tblW w:w="9175" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1795"/>
         <w:gridCol w:w="7380"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0030186B" w:rsidRPr="00172A67" w14:paraId="3ACD2818" w14:textId="77777777" w:rsidTr="00913563">
+      <w:tr w:rsidR="0030186B" w:rsidRPr="009D65BB" w14:paraId="3ACD2818" w14:textId="77777777" w:rsidTr="00913563">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="599E09CE" w14:textId="5ED87015" w:rsidR="0030186B" w:rsidRPr="00172A67" w:rsidRDefault="00FE7EAA" w:rsidP="00913563">
+          <w:p w14:paraId="599E09CE" w14:textId="5ED87015" w:rsidR="0030186B" w:rsidRPr="009D65BB" w:rsidRDefault="00FE7EAA" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172A67">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VERSION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7380" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="1EEB0FE3" w14:textId="272289D2" w:rsidR="0030186B" w:rsidRPr="00172A67" w:rsidRDefault="00FE7EAA" w:rsidP="00913563">
+          <w:p w14:paraId="1EEB0FE3" w14:textId="272289D2" w:rsidR="0030186B" w:rsidRPr="009D65BB" w:rsidRDefault="00FE7EAA" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172A67">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CHANGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030186B" w:rsidRPr="00172A67" w14:paraId="20DE3C4E" w14:textId="77777777" w:rsidTr="00913563">
+      <w:tr w:rsidR="0030186B" w:rsidRPr="009D65BB" w14:paraId="20DE3C4E" w14:textId="77777777" w:rsidTr="00913563">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B87F622" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="0030186B" w:rsidRDefault="0030186B" w:rsidP="00913563">
+          <w:p w14:paraId="6B87F622" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="009D65BB" w:rsidRDefault="0030186B" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030186B">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">nnb </w:t>
             </w:r>
-            <w:r w:rsidRPr="0030186B">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59FA7940" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="0030186B" w:rsidRDefault="0030186B" w:rsidP="00913563">
+          <w:p w14:paraId="59FA7940" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="009D65BB" w:rsidRDefault="0030186B" w:rsidP="00913563">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030186B">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Layout renewed &amp; improved</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="797520A7" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="0030186B" w:rsidRDefault="0030186B" w:rsidP="00913563">
+          <w:p w14:paraId="797520A7" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="009D65BB" w:rsidRDefault="0030186B" w:rsidP="00913563">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030186B">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Preparations made for digital signing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="790A72AC" w14:textId="386187C1" w:rsidR="0030186B" w:rsidRPr="0030186B" w:rsidRDefault="0030186B" w:rsidP="00913563">
+          <w:p w14:paraId="790A72AC" w14:textId="386187C1" w:rsidR="0030186B" w:rsidRPr="009D65BB" w:rsidRDefault="0030186B" w:rsidP="00913563">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030186B">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>New Look &amp; Feel / SAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030186B" w:rsidRPr="00172A67" w14:paraId="4CB34494" w14:textId="77777777" w:rsidTr="00913563">
+      <w:tr w:rsidR="00156E0B" w:rsidRPr="009D65BB" w14:paraId="3A78663A" w14:textId="77777777" w:rsidTr="00913563">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08BC2D91" w14:textId="2A2B9FD0" w:rsidR="0030186B" w:rsidRPr="0030186B" w:rsidRDefault="0030186B" w:rsidP="00913563">
+          <w:p w14:paraId="4B8C14D3" w14:textId="63D79F61" w:rsidR="00156E0B" w:rsidRPr="009D65BB" w:rsidRDefault="00156E0B" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030186B">
-[...5 lines deleted...]
-              <w:t>1.7 | 17/11/2025</w:t>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1.8 | 12/06/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C55613E" w14:textId="3D89D5C3" w:rsidR="0030186B" w:rsidRPr="0030186B" w:rsidRDefault="0030186B" w:rsidP="00913563">
+          <w:p w14:paraId="5807B35A" w14:textId="5986F862" w:rsidR="00156E0B" w:rsidRPr="009D65BB" w:rsidRDefault="00156E0B" w:rsidP="00913563">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030186B">
-[...74 lines deleted...]
-              <w:t>Annex 5 &amp; 6 updated to ISO 27001:2022 standard</w:t>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Annex 1 further refined and aligned with the Service Automation Suite (SAS) platform description.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030186B" w:rsidRPr="00172A67" w14:paraId="11FD392C" w14:textId="77777777" w:rsidTr="00913563">
+      <w:tr w:rsidR="0030186B" w:rsidRPr="009D65BB" w14:paraId="4CB34494" w14:textId="77777777" w:rsidTr="00913563">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="292C482D" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="0030186B" w:rsidRDefault="0030186B" w:rsidP="00913563">
+          <w:p w14:paraId="08BC2D91" w14:textId="2A2B9FD0" w:rsidR="0030186B" w:rsidRPr="009D65BB" w:rsidRDefault="0030186B" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030186B">
-[...5 lines deleted...]
-              <w:t>1.6 | 17/12/2024</w:t>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1.7 | 17/11/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22D9A0DE" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="0030186B" w:rsidRDefault="0030186B" w:rsidP="00913563">
+          <w:p w14:paraId="2C55613E" w14:textId="3D89D5C3" w:rsidR="0030186B" w:rsidRPr="009D65BB" w:rsidRDefault="0030186B" w:rsidP="00913563">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030186B">
-[...5 lines deleted...]
-              <w:t>Annex 5 and 6 added, ISO27001 certification &amp; VvT</w:t>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Better connection to SAS, Appendix 1 improved</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="775466DA" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="009D65BB" w:rsidRDefault="0030186B" w:rsidP="00913563">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Simplified design, better aligned with practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14BE049A" w14:textId="2F92E266" w:rsidR="00307463" w:rsidRPr="009D65BB" w:rsidRDefault="00307463" w:rsidP="00913563">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Appendix 4 Procedure: Removing data added</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70D23E77" w14:textId="3F651282" w:rsidR="00902D0A" w:rsidRPr="009D65BB" w:rsidRDefault="0030186B" w:rsidP="00913563">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Annex 5 &amp; 6 updated to ISO 27001:2022 standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030186B" w:rsidRPr="00172A67" w14:paraId="7BCDDDA4" w14:textId="77777777" w:rsidTr="00913563">
+      <w:tr w:rsidR="0030186B" w:rsidRPr="009D65BB" w14:paraId="11FD392C" w14:textId="77777777" w:rsidTr="00913563">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A86FC44" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="0030186B" w:rsidRDefault="0030186B" w:rsidP="00913563">
+          <w:p w14:paraId="292C482D" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="009D65BB" w:rsidRDefault="0030186B" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030186B">
-[...5 lines deleted...]
-              <w:t>1.5 | 20/12/2024</w:t>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1.6 | 17/12/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="678887C7" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="0030186B" w:rsidRDefault="0030186B" w:rsidP="00913563">
+          <w:p w14:paraId="22D9A0DE" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="009D65BB" w:rsidRDefault="0030186B" w:rsidP="00913563">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030186B">
-[...5 lines deleted...]
-              <w:t>Appendix 1 updated</w:t>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Annex 5 and 6 added, ISO27001 certification &amp; VvT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030186B" w:rsidRPr="00172A67" w14:paraId="05B9CD65" w14:textId="77777777" w:rsidTr="00913563">
+      <w:tr w:rsidR="0030186B" w:rsidRPr="009D65BB" w14:paraId="7BCDDDA4" w14:textId="77777777" w:rsidTr="00913563">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23BCE28D" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="0030186B" w:rsidRDefault="0030186B" w:rsidP="00913563">
+          <w:p w14:paraId="3A86FC44" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="009D65BB" w:rsidRDefault="0030186B" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030186B">
-[...5 lines deleted...]
-              <w:t>1.4 | 17/01/2024</w:t>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1.5 | 20/12/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="204C0C5F" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="0030186B" w:rsidRDefault="0030186B" w:rsidP="00913563">
+          <w:p w14:paraId="678887C7" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="009D65BB" w:rsidRDefault="0030186B" w:rsidP="00913563">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030186B">
-[...5 lines deleted...]
-              <w:t>Article 10 tightened</w:t>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Appendix 1 updated</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2083677D" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="0030186B" w:rsidRDefault="0030186B" w:rsidP="00913563">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0030186B" w:rsidRPr="009D65BB" w14:paraId="05B9CD65" w14:textId="77777777" w:rsidTr="00913563">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BCE28D" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="009D65BB" w:rsidRDefault="0030186B" w:rsidP="00913563">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1.4 | 17/01/2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7380" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="204C0C5F" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="009D65BB" w:rsidRDefault="0030186B" w:rsidP="00913563">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030186B">
-[...5 lines deleted...]
-              <w:t>Article 11 expanded &amp; Annex 4 added</w:t>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Article 10 tightened</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C25EB1E" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="0030186B" w:rsidRDefault="0030186B" w:rsidP="00913563">
+          <w:p w14:paraId="2083677D" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="009D65BB" w:rsidRDefault="0030186B" w:rsidP="00913563">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0030186B">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Article 11 expanded &amp; Annex 4 added</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C25EB1E" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="009D65BB" w:rsidRDefault="0030186B" w:rsidP="00913563">
+            <w:pPr>
+              <w:pStyle w:val="Lijstalinea"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Article 12 clarified and reworded</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="440959F5" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="00533DD5" w:rsidRDefault="0030186B" w:rsidP="0030186B">
+    <w:p w14:paraId="440959F5" w14:textId="77777777" w:rsidR="0030186B" w:rsidRPr="009D65BB" w:rsidRDefault="0030186B" w:rsidP="0030186B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00533DD5">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00533DD5">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Non-substantive changes are already included in the change history and communicated at least once a year, or when a substantive change occurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0849F58F" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+    <w:p w14:paraId="0849F58F" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EC5DC7B" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+    <w:p w14:paraId="6EC5DC7B" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50C7A73B" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00835ADA" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+    <w:p w14:paraId="50C7A73B" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D656D42" w14:textId="3D3B1D00" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading10"/>
+    <w:p w14:paraId="6D656D42" w14:textId="3D3B1D00" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc212712074"/>
       <w:bookmarkStart w:id="16" w:name="_Toc212714816"/>
       <w:bookmarkStart w:id="17" w:name="_Toc222466372"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="00172A67">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PROCESSING AGREEMENT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="671D680C" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="671D680C" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...7 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This data processing agreement applies to all forms of processing of personal data that the Processor carries out on behalf of the Controller.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2D83ED" w14:textId="298265A4" w:rsidR="00172A67" w:rsidRPr="009C6402" w:rsidRDefault="009C6402" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="6E2D83ED" w14:textId="298265A4" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="009C6402" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...7 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PARTIES:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632B06B1" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="007D0FD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="632B06B1" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="007D0FD1">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Scope4mation BV </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, located at Rubensstraat 211, 6717 VE in Ede, registered with the Chamber of Commerce under number 09145642 and legally represented by Mr. M. van de Steeg / Operational Director (hereinafter: “ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Processor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>”);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04ACAE37" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="04ACAE37" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...7 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>AND</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA41565" w14:textId="6777108E" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="007D0FD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="6FA41565" w14:textId="6777108E" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="007D0FD1">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Partij_Naam"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[NAAM]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="18" w:name="Partij_Naam"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D03CD9">
+      <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[NAME]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">located at </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Partij_Adres"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[ADRES]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="19" w:name="Partij_Adres"/>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...12 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D03CD9">
+      <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[ADDRESS] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Partij_Plaats"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[PLAATS]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="Partij_Plaats"/>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...12 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D03CD9">
+      <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[CITY] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, registered with the Chamber of Commerce under number </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Partij_Kvk"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[KVK-NR]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="21" w:name="Partij_Kvk"/>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...12 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D03CD9">
+      <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[Chamber of Commerce NR] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">and legally represented by </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Partij_NaamEnFunctie"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[NAAM / FUNCTIE]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="22" w:name="Partij_NaamEnFunctie"/>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...12 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D03CD9">
+      <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[NAME / FUNCTION] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(hereinafter: “ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Controller </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>”).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D5C459" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="04D5C459" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...7 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Hereinafter collectively referred to as the “Parties” and individually as the “Party”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DA392A" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00835ADA" w:rsidRDefault="00172A67" w:rsidP="00835ADA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="17DA392A" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00835ADA">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc212712075"/>
       <w:bookmarkStart w:id="24" w:name="_Toc212714817"/>
       <w:bookmarkStart w:id="25" w:name="_Toc222466373"/>
-      <w:r w:rsidRPr="00835ADA">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Article 1. Definitions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
-      <w:r w:rsidRPr="00835ADA">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CFC7E4" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="29CFC7E4" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The definitions used in this Data Processing Agreement in the context of the processing of personal data (such as, but not limited to: personal data, processing, data subject, controller, processor, personal data breach, and third party) are based on the corresponding definitions from the General Data Protection Regulation (GDPR).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2334422F" w14:textId="1CAAB24F" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="2334422F" w14:textId="1CAAB24F" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Main Agreement: if applicable, the agreement(s) concluded between the Controller and the Processor on </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Hoofd_Datum"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:type w:val="date"/>
               <w:default w:val="01/01/2024"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="26" w:name="Hoofd_Datum"/>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...12 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D03CD9">
+      <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">01/01/2024 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, with reference number </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Hoofd_Kenmerk"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[KENMERK]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="27" w:name="Hoofd_Kenmerk"/>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...12 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D03CD9">
+      <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[REFERENCE] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DBBC13" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="26DBBC13" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc212712076"/>
       <w:bookmarkStart w:id="29" w:name="_Toc212714818"/>
       <w:bookmarkStart w:id="30" w:name="_Toc222466374"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Article 2. Purposes of processing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CAE4D1" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="56CAE4D1" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Processor agrees to process personal data on behalf of the Controller under the terms of this Data Processing Agreement. Processing will take place solely in connection with the provision of the following service(s) by the Processor to the Controller:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3794C4B1" w14:textId="77777777" w:rsidR="00E274D6" w:rsidRDefault="00172A67" w:rsidP="00E274D6">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="3794C4B1" w14:textId="77777777" w:rsidR="00E274D6" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00E274D6">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...7 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SAS Cloud Services;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B8FD71" w14:textId="389E9A5D" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00E274D6">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="40B8FD71" w14:textId="389E9A5D" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00E274D6">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...7 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>providing (remote) support;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13DFB7E3" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="13DFB7E3" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...7 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Furthermore, the Processor will only process the Controller's personal data for those purposes that are reasonably related to the service(s) checked above, or that are determined with further consent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089E3F28" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="089E3F28" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The personal data processed by the Processor in the context of the activities referred to in the previous paragraph and the categories of data subjects from whom they originate are included in Appendix 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C90A46" w14:textId="77777777" w:rsidR="00E274D6" w:rsidRDefault="00E274D6">
+    <w:p w14:paraId="03C90A46" w14:textId="77777777" w:rsidR="00E274D6" w:rsidRPr="009D65BB" w:rsidRDefault="00E274D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="x-none"/>
+          <w:lang w:val="en-US" w:eastAsia="x-none"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E9A425" w14:textId="614A8B26" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="39E9A425" w14:textId="614A8B26" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2.3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Processor will not process the personal data for any purpose other than that determined by the Controller. The Controller will inform the Processor of the processing purposes, insofar as these are not already stated in this Data Processing Agreement. However, the Processor may use the personal data for quality assurance purposes, provided that the Processor processes the data for these purposes only in anonymized form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534AE546" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="534AE546" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc212712077"/>
       <w:bookmarkStart w:id="32" w:name="_Toc212714819"/>
       <w:bookmarkStart w:id="33" w:name="_Toc222466375"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Article 3. Obligations of the Processor</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4A935B" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="7B4A935B" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>With regard to the processing referred to in Article 2, the Processor shall ensure compliance with applicable privacy laws and regulations, including the GDPR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7703FD98" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="7703FD98" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Processor shall, upon first request, inform Controller of the measures it has taken regarding its obligations under this Data Processing Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F24B3DD" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="6F24B3DD" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Processor's obligations arising from this Data Processing Agreement also apply to those who process personal data under the authority of the Processor, including but not limited to employees, in the broadest sense of the word.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E152B08" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="6E152B08" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Processor shall promptly notify the Controller if, in its opinion, an instruction from the Controller conflicts with the legislation referred to in paragraph 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D20B496" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="3D20B496" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Processor will, to the extent within its power, assist the Controller in fulfilling its legal obligations under Articles 32 through 36 of the GDPR. The Processor may charge the Controller reasonable costs for this purpose.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ABCC0E0" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="2ABCC0E0" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc212712078"/>
       <w:bookmarkStart w:id="35" w:name="_Toc212714820"/>
       <w:bookmarkStart w:id="36" w:name="_Toc222466376"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Article 4. Transfer of personal data</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264017CF" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="264017CF" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Processor may process the personal data in countries within the European Economic Area (EEA). Transfers to countries outside the EEA are permitted only with the prior written consent of the Controller.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DE3027" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="03DE3027" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">4.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If, after prior consent from the Controller, personal data is transferred to countries outside the EEA, the Processor shall ensure appropriate safeguards within the meaning of Chapter V GDPR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE9F45F" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="7DE9F45F" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc212712079"/>
       <w:bookmarkStart w:id="38" w:name="_Toc212714821"/>
       <w:bookmarkStart w:id="39" w:name="_Toc222466377"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Article 5. Division of responsibility</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1350E729" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="1350E729" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">5.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The permitted processing will be carried out by the Processor within a (semi-)automated environment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF6005A" w14:textId="77777777" w:rsidR="00E274D6" w:rsidRDefault="00E274D6">
+    <w:p w14:paraId="5AF6005A" w14:textId="77777777" w:rsidR="00E274D6" w:rsidRPr="009D65BB" w:rsidRDefault="00E274D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="x-none"/>
+          <w:lang w:val="en-US" w:eastAsia="x-none"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C0D31B" w14:textId="7D8B101C" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="21C0D31B" w14:textId="7D8B101C" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">5.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Processor is responsible for the processing of personal data under this Data Processing Agreement, in accordance with the instructions of the Controller and under the express (ultimate) responsibility of the Controller. The Processor is expressly not responsible for any other processing of personal data, including but not limited to the collection of personal data by the Controller, processing for purposes not reported to the Processor by the Controller, processing by third parties, and/or for other purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358396E8" w14:textId="51C02378" w:rsidR="00172A67" w:rsidRPr="00953279" w:rsidRDefault="00172A67" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="358396E8" w14:textId="51C02378" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">5.3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Controller guarantees that the content, use, and order for the processing of personal data as referred to in this Data Processing Agreement are not unlawful and do not infringe any third-party rights.</w:t>
       </w:r>
       <w:bookmarkStart w:id="40" w:name="_Toc212712080"/>
     </w:p>
-    <w:p w14:paraId="3B0EF281" w14:textId="2C78E8B1" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="3B0EF281" w14:textId="2C78E8B1" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
         <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc212714822"/>
       <w:bookmarkStart w:id="42" w:name="_Toc222466378"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Article 6. Engaging third parties or subcontractors</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477A0F1D" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="477A0F1D" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">6.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Controller hereby grants the Processor specific written permission to use the third parties and/or subcontractors (sub-processors) listed in Appendix 2 in the processing of personal data pursuant to this Data Processing Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A2939E" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="30A2939E" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">6.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Controller hereby grants general written consent for the engagement of other sub-processors. The Processor will inform the Controller by email of any intended changes regarding the addition or replacement of sub-processors. The Controller has the right to object, in writing and with reasons, to any sub-processors engaged by the Processor within two weeks. If the Controller objects to the sub-processor(s) desired by the Processor, the Parties will consult with each other to reach a resolution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6805E432" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="6805E432" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">6.3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Processor shall ensure that the sub-processors it engages undertake in writing the corresponding obligations as agreed between Controller and Processor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45103D29" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="45103D29" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">6.4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Processor is responsible for the correct compliance of these sub-processors with the obligations under this Data Processing Agreement and is liable for all damages in the event of errors by these third parties as if the Processor itself had committed the error(s).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B07366C" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="1B07366C" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Toc212712081"/>
       <w:bookmarkStart w:id="44" w:name="_Toc212714823"/>
       <w:bookmarkStart w:id="45" w:name="_Toc222466379"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Article 7. Security</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBF8F9E" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="7EBF8F9E" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">7.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Processor shall implement appropriate technical and organizational measures with regard to the processing of personal data to be carried out, against loss or against any form of unlawful processing (such as unauthorized access, impairment, modification, or disclosure of the personal data).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F59E0E" w14:textId="2E042768" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="15F59E0E" w14:textId="2E042768" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">7.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">To this end, the Processor has implemented the measures specified in the Security Protocol known as the "SaaS Service Level Description." The Processor may unilaterally amend the Security Protocol at any time if the security measures have not been changed to the detriment of the Controller. The current version of the SLDs can be viewed on the Scope4mation website ( </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:anchor="support" w:history="1">
-        <w:r w:rsidRPr="00172A67">
+        <w:r w:rsidRPr="009D65BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:lang w:val="nl-NL"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">https://info.scope4mation.com/#support </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABD4A18" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="0ABD4A18" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">7.3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Controller will only make personal data available to the Processor for processing if it has assured itself that the security measures taken by the Processor are appropriate for the desired data processing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD02761" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="1AD02761" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">7.4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Processor has ISO27001 certification.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E83719B" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="3E83719B" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Toc212712082"/>
       <w:bookmarkStart w:id="47" w:name="_Toc212714824"/>
       <w:bookmarkStart w:id="48" w:name="_Toc222466380"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Article 8. Handling of requests from data subjects</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53AA1815" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="53AA1815" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">8.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If a data subject submits a request to the Processor to exercise their legal rights regarding their personal data, the Processor will forward the request to the Controller, and the Controller will process the request further. The Processor may notify the data subject of this.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F6AB020" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="3F6AB020" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">8.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Processor will provide the Controller with all reasonably necessary support in fulfilling data subject requests. The Processor may charge the Controller reasonable costs for this purpose.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF394F0" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="7AF394F0" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_Toc212712083"/>
       <w:bookmarkStart w:id="50" w:name="_Toc212714825"/>
       <w:bookmarkStart w:id="51" w:name="_Toc222466381"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Article 9. Confidentiality and secrecy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA5A8CE" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="6DA5A8CE" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">9.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>All personal data that the Processor receives from the Controller and/or collects itself under this Data Processing Agreement is subject to a confidentiality obligation towards third parties. The Processor will not use this information for any purpose other than that for which it was obtained.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0749DD27" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="0749DD27" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">9.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This confidentiality obligation does not apply if the Controller has given express consent to provide the information to third parties, if providing the information to third parties is logically necessary given the nature of the assignment and the performance of this Data Processing Agreement, or if there is a legal obligation to provide the information to a third party. If the Processor is legally obligated to provide information to a third party, it will inform the Controller in advance, unless the law prohibits this notification for important reasons of public interest.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B5CD74" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="37B5CD74" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="52" w:name="_Toc212712084"/>
       <w:bookmarkStart w:id="53" w:name="_Toc212714826"/>
       <w:bookmarkStart w:id="54" w:name="_Toc222466382"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Article 10. Audit</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54979C07" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="54979C07" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">10.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Controller shall have the right at any time to conduct audits, either by itself or through an independent third party engaged by the Controller and bound by confidentiality, to verify compliance with all obligations arising from this Data Processing Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57499DEB" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="57499DEB" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">10.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The audit initiated by the Controller shall take place after at least two weeks' notice and on a date and time to be determined by mutual agreement between the Parties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3C375C" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="3E3C375C" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">10.3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The audit may not unnecessarily disrupt the Processor's business operations. The Processor will cooperate with the audit and provide all information reasonably relevant to the audit, including supporting data such as system logs, and employees as soon as possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272488FC" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="272488FC" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">10.4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The costs of an audit initiated by the Controller will be borne by the Controller, unless the audit reveals that the Processor has failed to comply with this Data Processing Agreement or applicable laws and regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA7E6BE" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="3FA7E6BE" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="55" w:name="_Toc212712085"/>
       <w:bookmarkStart w:id="56" w:name="_Toc212714827"/>
       <w:bookmarkStart w:id="57" w:name="_Toc222466383"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Article 11. Data breach reporting obligation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274BCD88" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="274BCD88" w14:textId="77777777" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">11.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Upon discovery of a personal data breach (data leak), the Processor will notify the Controller without undue delay, after which the Controller will assess whether or not to notify the supervisory authority and/or the data subject(s). The Controller is responsible for complying with any statutory reporting obligations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C6C0EC" w14:textId="6C753A24" w:rsidR="00172A67" w:rsidRPr="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-      <w:r w:rsidRPr="00172A67">
+    <w:p w14:paraId="50C6C0EC" w14:textId="6C753A24" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:color w:val="EE691B"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">11.2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>The notification obligation includes, at a minimum, reporting the fact that a data breach has occurred, as well as additional information such as the type of data, the categories of individuals involved, and the expected consequences of the data breach. The Processor must notify the Controller using the contact details listed in Appendix 3. Any further instructions regarding the notification procedure are included in Appendix 4: Data Breach Notification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E3FFBD" w14:textId="263B289F" w:rsidR="00172A67" w:rsidRDefault="00172A67" w:rsidP="00172A67">
-      <w:r w:rsidRPr="00172A67">
+    <w:p w14:paraId="73E3FFBD" w14:textId="263B289F" w:rsidR="00172A67" w:rsidRPr="009D65BB" w:rsidRDefault="00172A67" w:rsidP="00172A67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>procedure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715E8F48" w14:textId="77777777" w:rsidR="00953279" w:rsidRDefault="00953279" w:rsidP="00172A67"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="715E8F48" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00172A67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14082A84" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_Toc212712086"/>
       <w:bookmarkStart w:id="59" w:name="_Toc212714828"/>
       <w:bookmarkStart w:id="60" w:name="_Toc222466384"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Article 12. Liability</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1853C11A" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="1853C11A" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">12.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The parties are each responsible and liable for their own actions in accordance with their privacy law role under the GDPR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6023D04B" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="6023D04B" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">12.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The liability of the Parties for damage resulting from an attributable failure to perform the Processing Agreement, whether from tort or otherwise, and any indemnity, is limited per event (a series of consecutive events is considered as one event) to compensation of a maximum of the contract value of the Main Agreement over the six (6) months preceding the event giving rise to the damage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FAC2E2" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="58FAC2E2" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">12.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The liability of the Parties for damages resulting from an attributable failure to perform the Processing Agreement, whether from tort or otherwise, and any indemnification, is:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271338B0" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="007D0FD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="271338B0" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="007D0FD1">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">During the first year of the Agreement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: limited to a maximum of the contract value of the Main Agreement as agreed for a period of one year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27727096" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="007D0FD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="27727096" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="007D0FD1">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">After the first year of the Agreement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: limited to a maximum of the contract value of the Main Agreement over the six (6) months preceding the damaging event.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C55EA41" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="6C55EA41" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">12.3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The limitation of liability referred to in the previous paragraph shall lapse if and to the extent that the damage is the result of intent or deliberate recklessness on the part of the Parties or their management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F01F33" w14:textId="77777777" w:rsidR="00E274D6" w:rsidRDefault="00E274D6">
+    <w:p w14:paraId="64F01F33" w14:textId="77777777" w:rsidR="00E274D6" w:rsidRPr="009D65BB" w:rsidRDefault="00E274D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="x-none"/>
+          <w:lang w:val="en-US" w:eastAsia="x-none"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3708AF8F" w14:textId="2A78520A" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="3708AF8F" w14:textId="2A78520A" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">12.4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Unless compliance by a Party is permanently impossible, liability of that Party for attributable failure to perform the Data Processing Agreement shall arise only if one Party immediately notifies the other Party in writing of the default, setting a reasonable period for remedying the default, and the defaulting Party continues to fail to perform its obligations after that period. The notice of default must contain a description of the default that is as complete and detailed as possible, so that the defaulting Party is given the opportunity to respond adequately.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6343C2A9" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="6343C2A9" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">12.5. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Any claim for damages by one Party against the other Party that is not notified in writing and specifically within twelve (12) months of the claim arising shall automatically lapse. Claims shall remain within the maximum limits set forth in Article 12.2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398FB2B3" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="398FB2B3" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="61" w:name="_Toc212712087"/>
       <w:bookmarkStart w:id="62" w:name="_Toc212714829"/>
       <w:bookmarkStart w:id="63" w:name="_Toc222466385"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Article 13. Duration and termination</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C746AE" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="58C746AE" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">13.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This Data Processing Agreement is entered into by signature of the Parties and on the date of the last signature.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FEF7041" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="6FEF7041" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">13.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This Processing Agreement is entered into for the duration as determined in the Main Agreement between the Parties and, in the absence thereof, in any event for the duration of the collaboration.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB24ECB" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="4FB24ECB" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">13.3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Once the Data Processing Agreement is terminated for any reason and in any manner whatsoever, the Processor will, at the Controller's discretion, delete and/or destroy all personal data held by it and/or return it to the Controller in a commonly used digital format. Reasonable fees may be charged for returning the data in a specifically requested digital format.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0685B238" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="0685B238" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">13.4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If one or more provisions of the Data Processing Agreement prove to be invalid, the remainder of the Data Processing Agreement will remain in force. The parties will then consult on the invalid provisions in order to reach a legally valid alternative arrangement that is as close as possible to the intent of the provision to be replaced.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5212B41B" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="5212B41B" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">13.5. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The parties may only amend this Data Processing Agreement with mutual written consent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32945EA1" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="32945EA1" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">13.6. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If applicable laws and regulations change, the Parties will cooperate in amending this Data Processing Agreement in order to (continue to) comply with these laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00FF12C5" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="00FF12C5" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">13.7. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In the event of any conflict between different documents or their appendices, the following order of precedence shall apply:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547FBF98" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="007D0FD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="547FBF98" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="007D0FD1">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...7 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>this Data Processing Agreement;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E6149E" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="007D0FD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="43E6149E" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="007D0FD1">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...7 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the Main Agreement;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB1D400" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="007D0FD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="6CB1D400" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="007D0FD1">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...7 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">the General Terms and Conditions of the Processor; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>with the exception of Chapter 2 (Standard Clauses for Processing)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1F05B3" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="007D0FD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="7D1F05B3" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="007D0FD1">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...7 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>any additional conditions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2A8E0D" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="2A2A8E0D" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="64" w:name="_Toc212712088"/>
       <w:bookmarkStart w:id="65" w:name="_Toc212714830"/>
       <w:bookmarkStart w:id="66" w:name="_Toc222466386"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Article 14. Applicable law and dispute resolution</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D986376" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="3D986376" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">14.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Data Processing Agreement and its implementation are governed by Dutch law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37FB36A0" w14:textId="4C5AF94F" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="37FB36A0" w14:textId="4C5AF94F" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">14.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">All disputes that may arise between the Parties in connection with the Processing Agreement will be submitted to the competent court that is also competent to judge </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>disputes regarding the Main Agreement and, failing that, to the competent court for the district in which the Processor is established.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6B6AD9" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading10"/>
+    <w:p w14:paraId="3B6B6AD9" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="67" w:name="_Toc212712089"/>
       <w:bookmarkStart w:id="68" w:name="_Toc212714831"/>
       <w:bookmarkStart w:id="69" w:name="_Toc222466387"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SIGNATURE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
-    <w:p w14:paraId="2F580413" w14:textId="75DDCC13" w:rsidR="00FF0482" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
+    <w:p w14:paraId="2F580413" w14:textId="75DDCC13" w:rsidR="00FF0482" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">The parties below hereby declare that they agree with this Processing Agreement and the appendix </w:t>
       </w:r>
-      <w:r w:rsidR="00FF0482">
+      <w:r w:rsidR="00FF0482" w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(es) below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A96CE4C" w14:textId="3165778E" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
+    <w:p w14:paraId="4A96CE4C" w14:textId="3165778E" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="276"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblStyle w:val="Tabelrasterlicht"/>
         <w:tblW w:w="9210" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4707"/>
-        <w:gridCol w:w="4503"/>
+        <w:gridCol w:w="4712"/>
+        <w:gridCol w:w="4498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00172A67" w14:paraId="0C8BC11F" w14:textId="77777777" w:rsidTr="00FF0482">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="0C8BC11F" w14:textId="77777777" w:rsidTr="00FF0482">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="16750690" w14:textId="27A56FC4" w:rsidR="00953279" w:rsidRPr="00CB7E85" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="16750690" w14:textId="27A56FC4" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7E85">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>RESPONSIBLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4805" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="722B91F8" w14:textId="15830EF4" w:rsidR="00953279" w:rsidRPr="00CB7E85" w:rsidRDefault="00CB7E85" w:rsidP="00FF0482">
+          <w:p w14:paraId="722B91F8" w14:textId="15830EF4" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00FF0482">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7E85">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PROCESSOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00172A67" w14:paraId="674CE3DA" w14:textId="77777777" w:rsidTr="00953279">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="674CE3DA" w14:textId="77777777" w:rsidTr="00953279">
         <w:trPr>
           <w:trHeight w:val="817"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="687C76A2" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="687C76A2" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="703"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09E023C9" w14:textId="6E39C4E3" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="09E023C9" w14:textId="6E39C4E3" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="703"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Location: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekenen_Plaats"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="[PLAATS]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="70" w:name="Tekenen_Plaats"/>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00953279">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[PLACE]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="70"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76C97DF4" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="76C97DF4" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AF1F2BA" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="2AF1F2BA" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Place: EDE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EF9916E" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="1EF9916E" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00172A67" w14:paraId="02EC485E" w14:textId="77777777" w:rsidTr="00953279">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="02EC485E" w14:textId="77777777" w:rsidTr="00953279">
         <w:trPr>
           <w:trHeight w:val="816"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BCE198F" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="0BCE198F" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="703"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CB743FC" w14:textId="636C7D17" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="7CB743FC" w14:textId="4C5BD650" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="703"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Date: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekenen_Datum"/>
                   <w:enabled w:val="0"/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:type w:val="currentDate"/>
+                    <w:type w:val="currentTime"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="71" w:name="Tekenen_Datum"/>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> DATE  </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001E6112">
+            <w:r w:rsidR="00156E0B" w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00953279">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText>6/12/26</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00953279">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00593D0B">
+            <w:r w:rsidR="00593D0B" w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>17-11-2025</w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="71"/>
           </w:p>
-          <w:p w14:paraId="1DB80DDD" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="1DB80DDD" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="703"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38F89FBE" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="38F89FBE" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3515084D" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="3515084D" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00172A67" w14:paraId="30C8C94A" w14:textId="77777777" w:rsidTr="00953279">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="30C8C94A" w14:textId="77777777" w:rsidTr="00953279">
         <w:trPr>
           <w:trHeight w:val="816"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA1022F" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="3DA1022F" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="703"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64DD9C37" w14:textId="2ECB601A" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="64DD9C37" w14:textId="2ECB601A" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="703"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">On behalf of: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekenen_Bedrijf"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="[BEDRIJF]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="72" w:name="Tekenen_Bedrijf"/>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00953279">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[COMPANY]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="72"/>
           </w:p>
-          <w:p w14:paraId="24BEE457" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="24BEE457" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="703"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4AA8D5" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="4A4AA8D5" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D3BDB4E" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="2D3BDB4E" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>On behalf of: Scope4mation BV</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C5916B3" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="6C5916B3" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00172A67" w14:paraId="542FE6D0" w14:textId="77777777" w:rsidTr="00953279">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="542FE6D0" w14:textId="77777777" w:rsidTr="00953279">
         <w:trPr>
           <w:trHeight w:val="3499"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21DEE3E4" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="21DEE3E4" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="703"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ED96AA8" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="7ED96AA8" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="703"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="lightGray"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Signature for approval:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75DD9E26" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="75DD9E26" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="703"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52090007" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00953279">
+          <w:p w14:paraId="52090007" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="523" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00921C7B" w:rsidRPr="00921C7B">
+            <w:r w:rsidR="00A76EA3" w:rsidRPr="00A76EA3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:pict w14:anchorId="108B5F8B">
+              <w:pict w14:anchorId="4A8AA395">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Microsoft Office-handtekeningregel..." style="width:198.4pt;height:96pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Microsoft Office-handtekeningregel..." style="width:198.65pt;height:95.8pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0">
                   <v:imagedata r:id="rId13" o:title=""/>
                   <o:lock v:ext="edit" ungrouping="t" rotation="t" cropping="t" verticies="t" text="t" grouping="t"/>
                   <o:signatureline v:ext="edit" id="{DE2BD140-E558-4E3A-A605-CD53A2EFB7C8}" provid="{00000000-0000-0000-0000-000000000000}" issignatureline="t"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E52FFDC" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="3E52FFDC" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="112E634E" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="112E634E" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Signature for approval:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BA46CA5" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="3BA46CA5" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DE8D075" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="2DE8D075" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5791DC2A" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="5791DC2A" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11B811ED" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="11B811ED" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D945C54" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="5D945C54" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FA6FB4D" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="1FA6FB4D" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64038B51" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="64038B51" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7704942A" w14:textId="77777777" w:rsidR="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="7704942A" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A288EC7" w14:textId="77777777" w:rsidR="00FF0482" w:rsidRDefault="00FF0482" w:rsidP="00913563">
+          <w:p w14:paraId="4A288EC7" w14:textId="77777777" w:rsidR="00FF0482" w:rsidRPr="009D65BB" w:rsidRDefault="00FF0482" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C26BFC1" w14:textId="77777777" w:rsidR="00FF0482" w:rsidRDefault="00FF0482" w:rsidP="00913563">
+          <w:p w14:paraId="6C26BFC1" w14:textId="77777777" w:rsidR="00FF0482" w:rsidRPr="009D65BB" w:rsidRDefault="00FF0482" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="35976CF5" w14:textId="77777777" w:rsidR="00FF0482" w:rsidRDefault="00FF0482" w:rsidP="00913563">
+          <w:p w14:paraId="35976CF5" w14:textId="77777777" w:rsidR="00FF0482" w:rsidRPr="009D65BB" w:rsidRDefault="00FF0482" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47E6C665" w14:textId="77777777" w:rsidR="00FF0482" w:rsidRDefault="00FF0482" w:rsidP="00913563">
+          <w:p w14:paraId="47E6C665" w14:textId="77777777" w:rsidR="00FF0482" w:rsidRPr="009D65BB" w:rsidRDefault="00FF0482" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28E562A9" w14:textId="77777777" w:rsidR="00FF0482" w:rsidRPr="00953279" w:rsidRDefault="00FF0482" w:rsidP="00913563">
+          <w:p w14:paraId="28E562A9" w14:textId="77777777" w:rsidR="00FF0482" w:rsidRPr="009D65BB" w:rsidRDefault="00FF0482" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="05B50520" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="05B50520" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C924577" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="0C924577" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="627F997B" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="627F997B" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00172A67" w14:paraId="45279D7C" w14:textId="77777777" w:rsidTr="00953279">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="45279D7C" w14:textId="77777777" w:rsidTr="00953279">
         <w:trPr>
           <w:trHeight w:val="816"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB69F51" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="4CB69F51" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="703"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="150AB388" w14:textId="6E40FA45" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="150AB388" w14:textId="6E40FA45" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="703"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekenen_Naam"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="[NAAM]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="73" w:name="Tekenen_Naam"/>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00953279">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[NAME]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="73"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5696185C" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="5696185C" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="573164DA" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="573164DA" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name: Marcel van de Steeg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CF6DA76" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="1CF6DA76" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00172A67" w14:paraId="6ED397AE" w14:textId="77777777" w:rsidTr="00953279">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="6ED397AE" w14:textId="77777777" w:rsidTr="00953279">
         <w:trPr>
           <w:trHeight w:val="816"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD175DE" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="1BD175DE" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="703"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DA374A1" w14:textId="762F4EF9" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="4DA374A1" w14:textId="762F4EF9" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="703"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Function: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekenen_Functie"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="[FUNCTIE]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="74" w:name="Tekenen_Functie"/>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00953279">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[FUNCTION]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="74"/>
           </w:p>
-          <w:p w14:paraId="12BE1A0F" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="12BE1A0F" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="703"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4805" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21FA7590" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="1734FF0D" w14:textId="77777777" w:rsidR="00156E0B" w:rsidRPr="009D65BB" w:rsidRDefault="00156E0B" w:rsidP="00156E0B">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="207CCD10" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="207CCD10" w14:textId="518C8772" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00156E0B">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Position: Operations Director</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00156E0B" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Function</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00156E0B" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>CEO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27F6D31B" w14:textId="6AE9D200" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279"/>
-    <w:p w14:paraId="1ED8F3F2" w14:textId="77777777" w:rsidR="001E6112" w:rsidRDefault="001E6112">
+    <w:p w14:paraId="27F6D31B" w14:textId="6AE9D200" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ED8F3F2" w14:textId="77777777" w:rsidR="001E6112" w:rsidRPr="009D65BB" w:rsidRDefault="001E6112">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman (Headings CS)"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="40"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="75" w:name="_Toc212712091"/>
       <w:bookmarkStart w:id="76" w:name="_Toc212714832"/>
-      <w:r>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430D75A5" w14:textId="2F02F0B4" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading10"/>
+    <w:p w14:paraId="430D75A5" w14:textId="2F02F0B4" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="77" w:name="_Toc222466388"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>APPENDIX</w:t>
       </w:r>
-      <w:r w:rsidR="009C6402">
+      <w:r w:rsidR="009C6402" w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6402">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>SPECIFICATION OF PERSONAL DATA &amp; DATA SUBJECTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
     </w:p>
-    <w:p w14:paraId="733C548D" w14:textId="77777777" w:rsidR="00533DD5" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="733C548D" w14:textId="77777777" w:rsidR="00533DD5" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...7 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Within the framework of the SAS platform, the Processor will process the (special) personal data specified below on behalf of the Controller.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB78CC6" w14:textId="588B4E01" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="6BB78CC6" w14:textId="588B4E01" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...7 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This appendix describes all processing operations possible within the SAS platform. Only those operations associated with modules actually activated by the Data Controller are applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA07C97" w14:textId="3697861C" w:rsidR="00953279" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="7BA07C97" w14:textId="3697861C" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...7 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Purchasing, configuring or putting into use a module constitutes consent to the associated processing, as described in this appendix.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12AE0041" w14:textId="1BEA2022" w:rsidR="00FF0482" w:rsidRDefault="00FF0482" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="12AE0041" w14:textId="1BEA2022" w:rsidR="00FF0482" w:rsidRPr="009D65BB" w:rsidRDefault="00FF0482" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FF0482">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>CORE COMPONENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BF3CD7" w14:textId="4EAD9F53" w:rsidR="00FF0482" w:rsidRDefault="007D0FD1" w:rsidP="007D0FD1">
-      <w:r w:rsidRPr="007D0FD1">
+    <w:p w14:paraId="67BF3CD7" w14:textId="4EAD9F53" w:rsidR="00FF0482" w:rsidRPr="009D65BB" w:rsidRDefault="007D0FD1" w:rsidP="007D0FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>The core forms the foundation of the Service Automation Suite. These components handle user management, logging, data integration, and reporting. All modules within SAS run on this core and utilize the same secure infrastructure and authorization mechanisms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E218DB2" w14:textId="77777777" w:rsidR="007D0FD1" w:rsidRPr="007D0FD1" w:rsidRDefault="007D0FD1" w:rsidP="007D0FD1"/>
+    <w:p w14:paraId="7E218DB2" w14:textId="77777777" w:rsidR="007D0FD1" w:rsidRPr="009D65BB" w:rsidRDefault="007D0FD1" w:rsidP="007D0FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblStyle w:val="Tabelrasterlicht"/>
         <w:tblW w:w="9479" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1879"/>
         <w:gridCol w:w="2112"/>
         <w:gridCol w:w="3474"/>
         <w:gridCol w:w="2014"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF0482" w:rsidRPr="00FF0482" w14:paraId="15E83D63" w14:textId="77777777" w:rsidTr="00FE7EAA">
+      <w:tr w:rsidR="00FF0482" w:rsidRPr="009D65BB" w14:paraId="15E83D63" w14:textId="77777777" w:rsidTr="00FE7EAA">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="6997A9E2" w14:textId="2DB80416" w:rsidR="00FF0482" w:rsidRPr="00FF0482" w:rsidRDefault="00FF0482" w:rsidP="00FF0482">
+          <w:p w14:paraId="6997A9E2" w14:textId="2DB80416" w:rsidR="00FF0482" w:rsidRPr="009D65BB" w:rsidRDefault="00FF0482" w:rsidP="00FF0482">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF0482">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>COMPONENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2112" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="7A5D36F0" w14:textId="0FEC2997" w:rsidR="00FF0482" w:rsidRPr="00FF0482" w:rsidRDefault="00FF0482" w:rsidP="00FF0482">
+          <w:p w14:paraId="7A5D36F0" w14:textId="0FEC2997" w:rsidR="00FF0482" w:rsidRPr="009D65BB" w:rsidRDefault="00FF0482" w:rsidP="00FF0482">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF0482">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>NATURE OF THE PROCESSING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3474" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="6D8EBB3B" w14:textId="2A319FDC" w:rsidR="00FF0482" w:rsidRPr="00FF0482" w:rsidRDefault="00FF0482" w:rsidP="00FF0482">
+          <w:p w14:paraId="6D8EBB3B" w14:textId="2A319FDC" w:rsidR="00FF0482" w:rsidRPr="009D65BB" w:rsidRDefault="00FF0482" w:rsidP="00FF0482">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF0482">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CATEGORIES OF THOSE INVOLVED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="17B1AA8A" w14:textId="28623A3A" w:rsidR="00FF0482" w:rsidRPr="00FF0482" w:rsidRDefault="00FF0482" w:rsidP="00FF0482">
+          <w:p w14:paraId="17B1AA8A" w14:textId="28623A3A" w:rsidR="00FF0482" w:rsidRPr="009D65BB" w:rsidRDefault="00FF0482" w:rsidP="00FF0482">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF0482">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PURPOSES OF PROCESSING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0482" w:rsidRPr="00FF0482" w14:paraId="5844CEC0" w14:textId="77777777" w:rsidTr="00FE7EAA">
+      <w:tr w:rsidR="00156E0B" w:rsidRPr="009D65BB" w14:paraId="3F6893F1" w14:textId="77777777" w:rsidTr="00156E0B">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="694A19D7" w14:textId="30BC4A99" w:rsidR="00FF0482" w:rsidRPr="00FF0482" w:rsidRDefault="00FE7EAA" w:rsidP="00FF0482">
+          <w:p w14:paraId="5334C5AC" w14:textId="77777777" w:rsidR="00156E0B" w:rsidRPr="009D65BB" w:rsidRDefault="00156E0B" w:rsidP="00156E0B">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:pStyle w:val="p1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF0482">
-[...7 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>SAS Platform (Service Automation Suite)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="442FA6C8" w14:textId="77777777" w:rsidR="00156E0B" w:rsidRPr="009D65BB" w:rsidRDefault="00156E0B" w:rsidP="00156E0B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66F9D2A1" w14:textId="77777777" w:rsidR="00FF0482" w:rsidRDefault="00FF0482" w:rsidP="00FF0482">
+          <w:p w14:paraId="04D33E21" w14:textId="77777777" w:rsidR="00156E0B" w:rsidRPr="009D65BB" w:rsidRDefault="00156E0B" w:rsidP="00156E0B">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:pStyle w:val="p1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF0482">
-[...4 lines deleted...]
-              <w:t>Collecting, storing, structuring, adapting, consulting, using, transferring, combining, deleting and/or making available personal data within the Qixium iPaaS platform.</w:t>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Supporting, automating, executing, monitoring and managing business and service delivery processes, data exchange between systems, workflow and task management, user management, logging, reporting, governance and process orchestration.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ACE3CF9" w14:textId="0F97EB09" w:rsidR="00FF0482" w:rsidRPr="00FF0482" w:rsidRDefault="00FF0482" w:rsidP="00FF0482">
+          <w:p w14:paraId="731E25AA" w14:textId="77777777" w:rsidR="00156E0B" w:rsidRPr="009D65BB" w:rsidRDefault="00156E0B" w:rsidP="00156E0B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3474" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56DDB444" w14:textId="10935AD0" w:rsidR="00CB7E85" w:rsidRDefault="00FF0482" w:rsidP="00CB7E85">
+          <w:p w14:paraId="62B20FAF" w14:textId="53CE349E" w:rsidR="00156E0B" w:rsidRPr="009D65BB" w:rsidRDefault="00156E0B" w:rsidP="00156E0B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:pStyle w:val="p1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7E85">
-[...4 lines deleted...]
-              <w:t>First and last name</w:t>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Depending on the processes activated by the Controller, including employees, applicants, customers, suppliers, contractors and other data subjects.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="029E417A" w14:textId="3F43369F" w:rsidR="00CB7E85" w:rsidRPr="00CB7E85" w:rsidRDefault="00FF0482" w:rsidP="00CB7E85">
+          <w:p w14:paraId="6697D0E2" w14:textId="77777777" w:rsidR="00156E0B" w:rsidRPr="009D65BB" w:rsidRDefault="00156E0B" w:rsidP="00156E0B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...299 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:ind w:firstLine="720"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39CB471F" w14:textId="77777777" w:rsidR="00533DD5" w:rsidRDefault="00533DD5" w:rsidP="00FF0482">
+          <w:p w14:paraId="26336FC7" w14:textId="77777777" w:rsidR="00156E0B" w:rsidRPr="009D65BB" w:rsidRDefault="00156E0B" w:rsidP="00156E0B">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:pStyle w:val="p1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF0482">
-[...4 lines deleted...]
-              <w:t>Manage and structure data flows within SAS for integration and reporting.</w:t>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Supporting business and service delivery processes, system integration, data exchange, process automation, access management, monitoring, reporting, auditing, governance and process optimization.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DA6AA8F" w14:textId="74019FEF" w:rsidR="00533DD5" w:rsidRPr="00FF0482" w:rsidRDefault="00533DD5" w:rsidP="00FF0482">
+          <w:p w14:paraId="69355E1E" w14:textId="77777777" w:rsidR="00156E0B" w:rsidRPr="009D65BB" w:rsidRDefault="00156E0B" w:rsidP="00156E0B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17F20BC3" w14:textId="77777777" w:rsidR="00FF0482" w:rsidRDefault="00FF0482" w:rsidP="00FF0482">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="17F20BC3" w14:textId="77777777" w:rsidR="00FF0482" w:rsidRPr="009D65BB" w:rsidRDefault="00FF0482" w:rsidP="00FF0482">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AF4C103" w14:textId="77777777" w:rsidR="00FF0482" w:rsidRDefault="00FF0482">
+    <w:p w14:paraId="452E4DBB" w14:textId="78D48334" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00FF0482">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE691B"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="x-none"/>
+          <w:lang w:val="en-US" w:eastAsia="x-none"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc212712093"/>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="EE691B"/>
-          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E22476E" w14:textId="3BBA08EA" w:rsidR="00FF0482" w:rsidRDefault="00FF0482" w:rsidP="00FF0482">
-[...899 lines deleted...]
-        <w:pStyle w:val="Heading10"/>
+    <w:p w14:paraId="0F4C15A7" w14:textId="6E10615E" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="79" w:name="_Toc212714833"/>
       <w:bookmarkStart w:id="80" w:name="_Toc222466389"/>
-      <w:r w:rsidRPr="00953279">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>APPENDIX</w:t>
       </w:r>
-      <w:r w:rsidR="00696CC7">
+      <w:r w:rsidR="00696CC7" w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00696CC7">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="78"/>
-      <w:r>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SUB-PROCESSORS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
     </w:p>
-    <w:p w14:paraId="69D7352A" w14:textId="0DBDB5B6" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="69D7352A" w14:textId="0DBDB5B6" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="nl-NL"/>
-[...7 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>By signing this Data Processing Agreement, the Controller grants the Processor specific written permission to engage the following sub-processors:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblStyle w:val="Tabelrasterlicht"/>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1456"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="1938"/>
         <w:gridCol w:w="1985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00172A67" w14:paraId="041134D6" w14:textId="77777777" w:rsidTr="00696CC7">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="041134D6" w14:textId="77777777" w:rsidTr="00696CC7">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1456" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="001F7995" w14:textId="398E4868" w:rsidR="00953279" w:rsidRPr="00CB7E85" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="001F7995" w14:textId="398E4868" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7E85">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>SUB-PROCESSOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="5287FD21" w14:textId="1DE34231" w:rsidR="00953279" w:rsidRPr="00CB7E85" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="5287FD21" w14:textId="1DE34231" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7E85">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>SHORT DESCRIPTION OF PROCESSING ACTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="4606B714" w14:textId="684FA4C8" w:rsidR="00953279" w:rsidRPr="00CB7E85" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="4606B714" w14:textId="684FA4C8" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7E85">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>HAS A SUB-PROCESSOR AGREEMENT BEEN CONCLUDED?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="0AAA4533" w14:textId="66DCE09F" w:rsidR="00953279" w:rsidRPr="00CB7E85" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="0AAA4533" w14:textId="66DCE09F" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7E85">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ARE THERE APPROPRIATE SAFEGUARDS IN PLACE?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="412D5B37" w14:textId="60776184" w:rsidR="00953279" w:rsidRPr="00CB7E85" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="412D5B37" w14:textId="60776184" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7E85">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>HOSTING/STORAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00172A67" w14:paraId="59C67B40" w14:textId="77777777" w:rsidTr="00696CC7">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="59C67B40" w14:textId="77777777" w:rsidTr="00696CC7">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1456" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23249FC7" w14:textId="27BC4171" w:rsidR="00953279" w:rsidRPr="00696CC7" w:rsidRDefault="00696CC7" w:rsidP="00696CC7">
+          <w:p w14:paraId="23249FC7" w14:textId="27BC4171" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00696CC7" w:rsidP="00696CC7">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696CC7">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CLOUDVPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F126B4F" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00696CC7" w:rsidRDefault="00953279" w:rsidP="00696CC7">
+          <w:p w14:paraId="4F126B4F" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00696CC7">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="nl-NL"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696CC7">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="nl-NL"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Hosting of the Qixium SaaS platform.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10ABA39F" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00696CC7" w:rsidRDefault="00953279" w:rsidP="00696CC7">
+          <w:p w14:paraId="10ABA39F" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00696CC7">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="Normaalweb"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="nl-NL"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23B0D026" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00696CC7" w:rsidRDefault="00953279" w:rsidP="00696CC7">
+          <w:p w14:paraId="23B0D026" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00696CC7">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696CC7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="512DFCEC" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00696CC7" w:rsidRDefault="00953279" w:rsidP="00696CC7">
+          <w:p w14:paraId="512DFCEC" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00696CC7">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696CC7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>No (not applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C4CCFA2" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00696CC7" w:rsidRDefault="00953279" w:rsidP="00696CC7">
+          <w:p w14:paraId="6C4CCFA2" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00696CC7">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696CC7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Within the EEA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00696CC7" w:rsidRPr="00172A67" w14:paraId="3E5898FE" w14:textId="77777777" w:rsidTr="00696CC7">
+      <w:tr w:rsidR="00696CC7" w:rsidRPr="009D65BB" w14:paraId="3E5898FE" w14:textId="77777777" w:rsidTr="00696CC7">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1456" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E733AC4" w14:textId="55C45E14" w:rsidR="00696CC7" w:rsidRPr="00696CC7" w:rsidRDefault="00696CC7" w:rsidP="00696CC7">
+          <w:p w14:paraId="2E733AC4" w14:textId="55C45E14" w:rsidR="00696CC7" w:rsidRPr="009D65BB" w:rsidRDefault="00696CC7" w:rsidP="00696CC7">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696CC7">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">TWILIO / SENDGRID </w:t>
             </w:r>
-            <w:r w:rsidRPr="000B6527">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15A235FD" w14:textId="78400428" w:rsidR="00696CC7" w:rsidRPr="00696CC7" w:rsidRDefault="00696CC7" w:rsidP="00696CC7">
+          <w:p w14:paraId="15A235FD" w14:textId="78400428" w:rsidR="00696CC7" w:rsidRPr="009D65BB" w:rsidRDefault="00696CC7" w:rsidP="00696CC7">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696CC7">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Vendor for delivering emails to Qixium users performing administrative actions (such as account invitation or password recovery).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AFDFB03" w14:textId="2DD03DAD" w:rsidR="00696CC7" w:rsidRPr="00696CC7" w:rsidRDefault="00696CC7" w:rsidP="00696CC7">
+          <w:p w14:paraId="0AFDFB03" w14:textId="2DD03DAD" w:rsidR="00696CC7" w:rsidRPr="009D65BB" w:rsidRDefault="00696CC7" w:rsidP="00696CC7">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696CC7">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes – via Twilio's </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidRPr="00696CC7">
+              <w:r w:rsidRPr="009D65BB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Protection Addendum </w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00696CC7">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1938" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C935C3C" w14:textId="32BF0126" w:rsidR="00696CC7" w:rsidRPr="000B6527" w:rsidRDefault="00696CC7" w:rsidP="00696CC7">
+          <w:p w14:paraId="4C935C3C" w14:textId="32BF0126" w:rsidR="00696CC7" w:rsidRPr="009D65BB" w:rsidRDefault="00696CC7" w:rsidP="00696CC7">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B6527">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes, Twillio is certified under the </w:t>
             </w:r>
-            <w:r w:rsidRPr="000B6527">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rStyle w:val="s1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">EU–US Data Privacy Framework </w:t>
             </w:r>
-            <w:r w:rsidRPr="000B6527">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>and GDPR-compliant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C4641D6" w14:textId="47371289" w:rsidR="00696CC7" w:rsidRPr="00696CC7" w:rsidRDefault="00696CC7" w:rsidP="00696CC7">
+          <w:p w14:paraId="4C4641D6" w14:textId="47371289" w:rsidR="00696CC7" w:rsidRPr="009D65BB" w:rsidRDefault="00696CC7" w:rsidP="00696CC7">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00696CC7">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Primarily within the EEA; transfers to the US are possible under the Data Privacy Framework.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1AA1A26D" w14:textId="77777777" w:rsidR="009C6402" w:rsidRDefault="009C6402" w:rsidP="009C6402">
+    <w:p w14:paraId="1AA1A26D" w14:textId="77777777" w:rsidR="009C6402" w:rsidRPr="009D65BB" w:rsidRDefault="009C6402" w:rsidP="009C6402">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="81" w:name="_Toc212712095"/>
       <w:bookmarkStart w:id="82" w:name="_Toc212714834"/>
     </w:p>
-    <w:p w14:paraId="1A3117E5" w14:textId="26C6C804" w:rsidR="00696CC7" w:rsidRPr="000D4244" w:rsidRDefault="009C6402" w:rsidP="009C6402">
+    <w:p w14:paraId="1A3117E5" w14:textId="26C6C804" w:rsidR="00696CC7" w:rsidRPr="009D65BB" w:rsidRDefault="009C6402" w:rsidP="009C6402">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000D4244">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*Used exclusively for email delivery to the Qixium front end. When Single Sign-On (SSO) is enabled, Twilio/SendGrid is not used. It plays no role in the processing or storage of personal data within Qixium itself. An internal procedure is in place to quickly switch to an alternative provider if necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F2117A" w14:textId="3327D55D" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading10"/>
+    <w:p w14:paraId="67F2117A" w14:textId="3327D55D" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="83" w:name="_Toc222466390"/>
-      <w:r w:rsidRPr="00953279">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">APPENDIX </w:t>
       </w:r>
-      <w:r w:rsidR="00696CC7" w:rsidRPr="00696CC7">
+      <w:r w:rsidR="00696CC7" w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00953279">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00953279">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>CONTACT DETAILS OF THE DATA CONTROLLER</w:t>
       </w:r>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
     </w:p>
-    <w:p w14:paraId="4C9560EB" w14:textId="4423AE54" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="4C9560EB" w14:textId="4423AE54" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="84" w:name="_Toc212712096"/>
       <w:bookmarkStart w:id="85" w:name="_Toc212714835"/>
       <w:bookmarkStart w:id="86" w:name="_Toc222466391"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">PRIMARY CONTACT PERSON </w:t>
       </w:r>
       <w:bookmarkEnd w:id="84"/>
-      <w:r>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>SCOPE4MATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblStyle w:val="Tabelrasterlicht"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="1779"/>
         <w:gridCol w:w="3430"/>
         <w:gridCol w:w="2900"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00172A67" w14:paraId="27424ACA" w14:textId="77777777" w:rsidTr="00953279">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="27424ACA" w14:textId="77777777" w:rsidTr="00953279">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="19B3EAEB" w14:textId="7B9B5D85" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="19B3EAEB" w14:textId="7B9B5D85" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>FUNCTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="26480127" w14:textId="7ADFB434" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="26480127" w14:textId="7ADFB434" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="33610F75" w14:textId="74E9A1A8" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="33610F75" w14:textId="74E9A1A8" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MAIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="2D9AD0A0" w14:textId="06427054" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="2D9AD0A0" w14:textId="06427054" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>TELEPHONE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00172A67" w14:paraId="78446C8A" w14:textId="77777777" w:rsidTr="00953279">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="78446C8A" w14:textId="77777777" w:rsidTr="00953279">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="353BF7DB" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="353BF7DB" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Operations Director</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58A0698B" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="58A0698B" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1779" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CFDE34C" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="1CFDE34C" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Marcel van de Steeg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5305A05E" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="5305A05E" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19E6141C" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="19E6141C" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>privacy@scope4mation.com</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A9E4779" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="2A9E4779" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1528A382" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="1528A382" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>+31 318 894 613</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53156EB1" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="53156EB1" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="57042E9A" w14:textId="5EABD9C8" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="57042E9A" w14:textId="5EABD9C8" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="87" w:name="_Toc212714836"/>
       <w:bookmarkStart w:id="88" w:name="_Toc222466392"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>PRIMARY CUSTOMER CONTACT PERSON</w:t>
       </w:r>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblStyle w:val="Tabelrasterlicht"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="1779"/>
         <w:gridCol w:w="3430"/>
         <w:gridCol w:w="2900"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00172A67" w14:paraId="05C962AE" w14:textId="77777777" w:rsidTr="00913563">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="05C962AE" w14:textId="77777777" w:rsidTr="00913563">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="567CA223" w14:textId="1DAD5A41" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="567CA223" w14:textId="1DAD5A41" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>FUNCTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="0664EA8A" w14:textId="35CFF7ED" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="0664EA8A" w14:textId="35CFF7ED" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="68867118" w14:textId="38D067EB" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="68867118" w14:textId="38D067EB" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MAIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="08AD9212" w14:textId="6B759B0D" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="08AD9212" w14:textId="6B759B0D" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>TELEPHONE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7EAA" w:rsidRPr="00172A67" w14:paraId="529AA3E5" w14:textId="77777777" w:rsidTr="00913563">
+      <w:tr w:rsidR="00FE7EAA" w:rsidRPr="009D65BB" w14:paraId="529AA3E5" w14:textId="77777777" w:rsidTr="00913563">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12B6D37B" w14:textId="5BB46DD6" w:rsidR="00FE7EAA" w:rsidRPr="00953279" w:rsidRDefault="00FE7EAA" w:rsidP="00FE7EAA">
+          <w:p w14:paraId="12B6D37B" w14:textId="5BB46DD6" w:rsidR="00FE7EAA" w:rsidRPr="009D65BB" w:rsidRDefault="00FE7EAA" w:rsidP="00FE7EAA">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Contact_Functie"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="[FUNCTIE]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="89" w:name="Contact_Functie"/>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00824651">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[FUNCTION]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="89"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1779" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C849E49" w14:textId="2EC3AAEE" w:rsidR="00FE7EAA" w:rsidRPr="00953279" w:rsidRDefault="00FE7EAA" w:rsidP="00FE7EAA">
+          <w:p w14:paraId="2C849E49" w14:textId="2EC3AAEE" w:rsidR="00FE7EAA" w:rsidRPr="009D65BB" w:rsidRDefault="00FE7EAA" w:rsidP="00FE7EAA">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Contact_Naam"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="[NAAM]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="90" w:name="Contact_Naam"/>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00824651">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[NAME]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="90"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35289D25" w14:textId="2F5941D4" w:rsidR="00FE7EAA" w:rsidRPr="00953279" w:rsidRDefault="00FE7EAA" w:rsidP="00FE7EAA">
+          <w:p w14:paraId="35289D25" w14:textId="2F5941D4" w:rsidR="00FE7EAA" w:rsidRPr="009D65BB" w:rsidRDefault="00FE7EAA" w:rsidP="00FE7EAA">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Contact_Email"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="[EMAIL]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="91" w:name="Contact_Email"/>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00824651">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[E-MAIL]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="91"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71768459" w14:textId="2B582D30" w:rsidR="00FE7EAA" w:rsidRDefault="00FE7EAA" w:rsidP="00FE7EAA">
+          <w:p w14:paraId="71768459" w14:textId="2B582D30" w:rsidR="00FE7EAA" w:rsidRPr="009D65BB" w:rsidRDefault="00FE7EAA" w:rsidP="00FE7EAA">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Contact_Tel"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="[TELEFOON]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="92" w:name="Contact_Tel"/>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00824651">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[TELEPHONE]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="92"/>
           </w:p>
-          <w:p w14:paraId="050CAECD" w14:textId="75256DFE" w:rsidR="00FE7EAA" w:rsidRPr="00953279" w:rsidRDefault="00FE7EAA" w:rsidP="00FE7EAA">
+          <w:p w14:paraId="050CAECD" w14:textId="75256DFE" w:rsidR="00FE7EAA" w:rsidRPr="009D65BB" w:rsidRDefault="00FE7EAA" w:rsidP="00FE7EAA">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7EAA" w:rsidRPr="00172A67" w14:paraId="57EE3702" w14:textId="77777777" w:rsidTr="00913563">
+      <w:tr w:rsidR="00FE7EAA" w:rsidRPr="009D65BB" w14:paraId="57EE3702" w14:textId="77777777" w:rsidTr="00913563">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E848FC0" w14:textId="1E4DB6CA" w:rsidR="00FE7EAA" w:rsidRPr="00824651" w:rsidRDefault="00FE7EAA" w:rsidP="00FE7EAA">
+          <w:p w14:paraId="0E848FC0" w14:textId="1E4DB6CA" w:rsidR="00FE7EAA" w:rsidRPr="009D65BB" w:rsidRDefault="00FE7EAA" w:rsidP="00FE7EAA">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Contact_Functie"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="[FUNCTIE]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00824651">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[FUNCTION]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1779" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E8B72D3" w14:textId="4F4C43F9" w:rsidR="00FE7EAA" w:rsidRPr="00824651" w:rsidRDefault="00FE7EAA" w:rsidP="00FE7EAA">
+          <w:p w14:paraId="0E8B72D3" w14:textId="4F4C43F9" w:rsidR="00FE7EAA" w:rsidRPr="009D65BB" w:rsidRDefault="00FE7EAA" w:rsidP="00FE7EAA">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Contact_Naam"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="[NAAM]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00824651">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[NAME]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16C0CA5E" w14:textId="7BC85392" w:rsidR="00FE7EAA" w:rsidRPr="00824651" w:rsidRDefault="00FE7EAA" w:rsidP="00FE7EAA">
+          <w:p w14:paraId="16C0CA5E" w14:textId="7BC85392" w:rsidR="00FE7EAA" w:rsidRPr="009D65BB" w:rsidRDefault="00FE7EAA" w:rsidP="00FE7EAA">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Contact_Email"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="[EMAIL]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00824651">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[E-MAIL]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D203716" w14:textId="27140022" w:rsidR="00FE7EAA" w:rsidRPr="00824651" w:rsidRDefault="00FE7EAA" w:rsidP="00FE7EAA">
+          <w:p w14:paraId="7D203716" w14:textId="27140022" w:rsidR="00FE7EAA" w:rsidRPr="009D65BB" w:rsidRDefault="00FE7EAA" w:rsidP="00FE7EAA">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Contact_Tel"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="[TELEFOON]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00824651">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[TELEPHONE]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00824651">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="118E7597" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="118E7597" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AAA5FB4" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
+    <w:p w14:paraId="5AAA5FB4" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
-          <w:lang w:eastAsia="x-none"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55266178" w14:textId="58CD9B68" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading10"/>
+    <w:p w14:paraId="55266178" w14:textId="58CD9B68" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="93" w:name="_Toc212712098"/>
       <w:bookmarkStart w:id="94" w:name="_Toc212714837"/>
       <w:bookmarkStart w:id="95" w:name="_Toc222466393"/>
-      <w:r w:rsidRPr="00953279">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>APPENDIX</w:t>
       </w:r>
-      <w:r w:rsidR="00696CC7">
+      <w:r w:rsidR="00696CC7" w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00696CC7">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:bookmarkStart w:id="96" w:name="_Toc185339526"/>
-      <w:r>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="007D0FD1">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SCOPE4MATION PROCEDURES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
     </w:p>
-    <w:p w14:paraId="3C7613B5" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="3C7613B5" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="97" w:name="_Toc212712099"/>
       <w:bookmarkStart w:id="98" w:name="_Toc212714838"/>
       <w:bookmarkStart w:id="99" w:name="_Toc222466394"/>
       <w:bookmarkEnd w:id="96"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>DATA LEAK REPORTING PROCEDURE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
     </w:p>
-    <w:p w14:paraId="18DEDBCD" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
+    <w:p w14:paraId="18DEDBCD" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If a data breach is detected by the Processor, it must immediately take the following steps:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblStyle w:val="Tabelrasterlicht"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2785"/>
         <w:gridCol w:w="6854"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00953279" w14:paraId="5C325197" w14:textId="77777777" w:rsidTr="00FE7EAA">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="5C325197" w14:textId="77777777" w:rsidTr="00FE7EAA">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="38A3012B" w14:textId="00198E1D" w:rsidR="00953279" w:rsidRPr="00CB7E85" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="38A3012B" w14:textId="00198E1D" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7E85">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>STEP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6854" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="6070A337" w14:textId="5C297C0C" w:rsidR="00953279" w:rsidRPr="00CB7E85" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="6070A337" w14:textId="5C297C0C" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7E85">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ACTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00953279" w14:paraId="0554D0F6" w14:textId="77777777" w:rsidTr="00FE7EAA">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="0554D0F6" w14:textId="77777777" w:rsidTr="00FE7EAA">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1170FB2E" w14:textId="6C600DE1" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00FE7EAA" w:rsidP="00913563">
+          <w:p w14:paraId="1170FB2E" w14:textId="6C600DE1" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00FE7EAA" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="100" w:name="_Toc185339527"/>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1. IDENTIFICATION OF THE DATA LEAK</w:t>
             </w:r>
             <w:bookmarkEnd w:id="100"/>
           </w:p>
-          <w:p w14:paraId="3660C7B6" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="3660C7B6" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39DA6D34" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="39DA6D34" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The processor collects the following information: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>- Date and time of discovery of the data breach. - Description of the incident (e.g., loss, theft, hacking, etc.). - Type of personal data involved. - Expected impact on the individuals involved. - Measures already taken to mitigate the impact.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B9C46CD" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="0B9C46CD" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00953279" w14:paraId="0332D233" w14:textId="77777777" w:rsidTr="00FE7EAA">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="0332D233" w14:textId="77777777" w:rsidTr="00FE7EAA">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21E12078" w14:textId="2D50722E" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00FE7EAA" w:rsidP="00913563">
+          <w:p w14:paraId="21E12078" w14:textId="2D50722E" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00FE7EAA" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="101" w:name="_Toc185339528"/>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2. COMMUNICATION WITH THE DATA CONTROLLER</w:t>
             </w:r>
             <w:bookmarkEnd w:id="101"/>
           </w:p>
-          <w:p w14:paraId="54A770C9" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="54A770C9" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="369EBD04" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="369EBD04" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The processor shall report the data breach using the following contact details: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>- To the primary contact person described in Appendix 3.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02C60ECF" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="02C60ECF" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00953279" w14:paraId="012A3B1F" w14:textId="77777777" w:rsidTr="00FE7EAA">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="012A3B1F" w14:textId="77777777" w:rsidTr="00FE7EAA">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB6AE71" w14:textId="39AE72B6" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00FE7EAA" w:rsidP="00913563">
+          <w:p w14:paraId="4FB6AE71" w14:textId="39AE72B6" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00FE7EAA" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="102" w:name="_Toc185339529"/>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3. ADDITIONAL REPORTING</w:t>
             </w:r>
             <w:bookmarkEnd w:id="102"/>
           </w:p>
-          <w:p w14:paraId="2E4F1391" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="2E4F1391" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AAE70CD" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="2AAE70CD" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The processor shall provide additional information, if applicable: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>- Number of persons and data involved. - Impact analysis (preliminary or final). - Recommendations for further action by the controller.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00953279" w14:paraId="223FF830" w14:textId="77777777" w:rsidTr="00953279">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="223FF830" w14:textId="77777777" w:rsidTr="00953279">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2AD526" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="4C2AD526" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00953279" w14:paraId="23386241" w14:textId="77777777" w:rsidTr="00FE7EAA">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="23386241" w14:textId="77777777" w:rsidTr="00FE7EAA">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B20FF2A" w14:textId="3DC70693" w:rsidR="00953279" w:rsidRPr="00FE7EAA" w:rsidRDefault="00FE7EAA" w:rsidP="00913563">
+          <w:p w14:paraId="0B20FF2A" w14:textId="3DC70693" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00FE7EAA" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="103" w:name="_Toc185339530"/>
-            <w:r w:rsidRPr="00FE7EAA">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>TIMELINE</w:t>
             </w:r>
             <w:bookmarkEnd w:id="103"/>
           </w:p>
-          <w:p w14:paraId="0BE9AACE" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="0BE9AACE" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E4A4B53" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="1E4A4B53" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The processor must report the data breach within 24 hours of discovery. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>Updates will be provided as new information becomes available.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00953279" w14:paraId="31A9C8D5" w14:textId="77777777" w:rsidTr="00953279">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="31A9C8D5" w14:textId="77777777" w:rsidTr="00953279">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="451E2CCF" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="451E2CCF" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00953279" w14:paraId="463192FF" w14:textId="77777777" w:rsidTr="00FE7EAA">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="463192FF" w14:textId="77777777" w:rsidTr="00FE7EAA">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="598A5FBB" w14:textId="5315AAB9" w:rsidR="00953279" w:rsidRPr="00FE7EAA" w:rsidRDefault="00FE7EAA" w:rsidP="00913563">
+          <w:p w14:paraId="598A5FBB" w14:textId="5315AAB9" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00FE7EAA" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="104" w:name="_Toc185339531"/>
-            <w:r w:rsidRPr="00FE7EAA">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>INTERNAL PROCEDURE FOR THE DATA CONTROLLER</w:t>
             </w:r>
             <w:bookmarkEnd w:id="104"/>
           </w:p>
-          <w:p w14:paraId="2C87664C" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="2C87664C" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="616C3186" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="616C3186" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The controller assesses the notification and decides: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>- Whether notification to the supervisory authority (Dutch Data Protection Authority) is necessary; - Whether data subjects must be informed; - Further action such as investigation or legal action.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EB4B933" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="0EB4B933" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5CF8ED9D" w14:textId="77777777" w:rsidR="002F1673" w:rsidRDefault="002F1673" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="5CF8ED9D" w14:textId="77777777" w:rsidR="002F1673" w:rsidRPr="009D65BB" w:rsidRDefault="002F1673" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="105" w:name="_Toc212712100"/>
       <w:bookmarkStart w:id="106" w:name="_Toc212714839"/>
     </w:p>
-    <w:p w14:paraId="79C01115" w14:textId="77777777" w:rsidR="002F1673" w:rsidRDefault="002F1673">
+    <w:p w14:paraId="79C01115" w14:textId="77777777" w:rsidR="002F1673" w:rsidRPr="009D65BB" w:rsidRDefault="002F1673">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman (Headings CS)"/>
           <w:caps/>
           <w:color w:val="D47C38"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369616EA" w14:textId="54C08BCD" w:rsidR="00953279" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="369616EA" w14:textId="54C08BCD" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="107" w:name="_Toc222466395"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>DELETE DATA</w:t>
       </w:r>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2930A3C7" w14:textId="150C01C6" w:rsidR="002F1673" w:rsidRPr="002F1673" w:rsidRDefault="002F1673" w:rsidP="002F1673">
-      <w:r w:rsidRPr="002F1673">
+    <w:p w14:paraId="2930A3C7" w14:textId="150C01C6" w:rsidR="002F1673" w:rsidRPr="009D65BB" w:rsidRDefault="002F1673" w:rsidP="002F1673">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>This procedure describes how SAS handles data deletion. The goal is to execute deletion requests in a structured, verifiable, and GDPR-compliant manner. The steps ensure that each request is validated, executed carefully, and demonstrably completed. This process takes into account contractual obligations, statutory retention periods, system dependencies, and the integrity of linked processes within Qixium and SAS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237D7DB5" w14:textId="77777777" w:rsidR="002F1673" w:rsidRPr="002F1673" w:rsidRDefault="002F1673" w:rsidP="002F1673"/>
+    <w:p w14:paraId="237D7DB5" w14:textId="77777777" w:rsidR="002F1673" w:rsidRPr="009D65BB" w:rsidRDefault="002F1673" w:rsidP="002F1673">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblStyle w:val="Tabelrasterlicht"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1885"/>
         <w:gridCol w:w="7754"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00953279" w:rsidRPr="002F1673" w14:paraId="62B18D56" w14:textId="77777777" w:rsidTr="002F1673">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="62B18D56" w14:textId="77777777" w:rsidTr="002F1673">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="36F9D4EB" w14:textId="368690E1" w:rsidR="00953279" w:rsidRPr="002F1673" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="36F9D4EB" w14:textId="368690E1" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F1673">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>STEP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7754" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="296A00E8" w14:textId="7D2035B6" w:rsidR="00953279" w:rsidRPr="002F1673" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="296A00E8" w14:textId="7D2035B6" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F1673">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ACTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F1673" w:rsidRPr="002F1673" w14:paraId="2A8190BD" w14:textId="77777777" w:rsidTr="00F5164D">
+      <w:tr w:rsidR="002F1673" w:rsidRPr="009D65BB" w14:paraId="2A8190BD" w14:textId="77777777" w:rsidTr="00F5164D">
         <w:trPr>
           <w:trHeight w:val="511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8AEEB5" w14:textId="78505077" w:rsidR="002F1673" w:rsidRPr="002F1673" w:rsidRDefault="002F1673" w:rsidP="002F1673">
+          <w:p w14:paraId="0B8AEEB5" w14:textId="78505077" w:rsidR="002F1673" w:rsidRPr="009D65BB" w:rsidRDefault="002F1673" w:rsidP="002F1673">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F1673">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1. REGISTRATION REQUEST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7754" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18986C5B" w14:textId="41104BB8" w:rsidR="002F1673" w:rsidRPr="002F1673" w:rsidRDefault="002F1673" w:rsidP="002F1673">
+          <w:p w14:paraId="18986C5B" w14:textId="41104BB8" w:rsidR="002F1673" w:rsidRPr="009D65BB" w:rsidRDefault="002F1673" w:rsidP="002F1673">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F1673">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The processor registers the request in TOPdesk and notes which data should be deleted.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F1673" w:rsidRPr="002F1673" w14:paraId="7774F414" w14:textId="77777777" w:rsidTr="00F5164D">
+      <w:tr w:rsidR="002F1673" w:rsidRPr="009D65BB" w14:paraId="7774F414" w14:textId="77777777" w:rsidTr="00F5164D">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="095CD211" w14:textId="2935AC36" w:rsidR="002F1673" w:rsidRPr="002F1673" w:rsidRDefault="002F1673" w:rsidP="002F1673">
+          <w:p w14:paraId="095CD211" w14:textId="2935AC36" w:rsidR="002F1673" w:rsidRPr="009D65BB" w:rsidRDefault="002F1673" w:rsidP="002F1673">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F1673">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2. VALIDATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7754" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="449DDEB1" w14:textId="0B1C4958" w:rsidR="002F1673" w:rsidRPr="002F1673" w:rsidRDefault="002F1673" w:rsidP="002F1673">
+          <w:p w14:paraId="449DDEB1" w14:textId="0B1C4958" w:rsidR="002F1673" w:rsidRPr="009D65BB" w:rsidRDefault="002F1673" w:rsidP="002F1673">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F1673">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Processor checks whether the request is permitted (contract, retention, GDPR).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F1673" w:rsidRPr="002F1673" w14:paraId="7335B5DF" w14:textId="77777777" w:rsidTr="00F5164D">
+      <w:tr w:rsidR="002F1673" w:rsidRPr="009D65BB" w14:paraId="7335B5DF" w14:textId="77777777" w:rsidTr="00F5164D">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="428DFD0C" w14:textId="57367182" w:rsidR="002F1673" w:rsidRPr="002F1673" w:rsidRDefault="002F1673" w:rsidP="002F1673">
+          <w:p w14:paraId="428DFD0C" w14:textId="57367182" w:rsidR="002F1673" w:rsidRPr="009D65BB" w:rsidRDefault="002F1673" w:rsidP="002F1673">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F1673">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3. EXECUTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7754" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C3187DB" w14:textId="5EAD7F70" w:rsidR="002F1673" w:rsidRPr="002F1673" w:rsidRDefault="002F1673" w:rsidP="002F1673">
+          <w:p w14:paraId="5C3187DB" w14:textId="5EAD7F70" w:rsidR="002F1673" w:rsidRPr="009D65BB" w:rsidRDefault="002F1673" w:rsidP="002F1673">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F1673">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Processor removes the data from the relevant SAS components, including associated synchronizations if applicable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F1673" w:rsidRPr="002F1673" w14:paraId="4E23B62F" w14:textId="77777777" w:rsidTr="00F5164D">
+      <w:tr w:rsidR="002F1673" w:rsidRPr="009D65BB" w14:paraId="4E23B62F" w14:textId="77777777" w:rsidTr="00F5164D">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13B82A1F" w14:textId="40FEC527" w:rsidR="002F1673" w:rsidRPr="002F1673" w:rsidRDefault="002F1673" w:rsidP="002F1673">
+          <w:p w14:paraId="13B82A1F" w14:textId="40FEC527" w:rsidR="002F1673" w:rsidRPr="009D65BB" w:rsidRDefault="002F1673" w:rsidP="002F1673">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F1673">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4. CONTROL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7754" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B34A828" w14:textId="08DE3E5D" w:rsidR="002F1673" w:rsidRPr="002F1673" w:rsidRDefault="002F1673" w:rsidP="002F1673">
+          <w:p w14:paraId="1B34A828" w14:textId="08DE3E5D" w:rsidR="002F1673" w:rsidRPr="009D65BB" w:rsidRDefault="002F1673" w:rsidP="002F1673">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F1673">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The processor checks that the data has actually been deleted and notes this in the TOPdesk ticket.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F1673" w:rsidRPr="002F1673" w14:paraId="28259A7E" w14:textId="77777777" w:rsidTr="00F5164D">
+      <w:tr w:rsidR="002F1673" w:rsidRPr="009D65BB" w14:paraId="28259A7E" w14:textId="77777777" w:rsidTr="00F5164D">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74054CA0" w14:textId="510B3D6A" w:rsidR="002F1673" w:rsidRPr="002F1673" w:rsidRDefault="002F1673" w:rsidP="002F1673">
+          <w:p w14:paraId="74054CA0" w14:textId="510B3D6A" w:rsidR="002F1673" w:rsidRPr="009D65BB" w:rsidRDefault="002F1673" w:rsidP="002F1673">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F1673">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5. COMPLETION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7754" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A598A91" w14:textId="6E7CE178" w:rsidR="002F1673" w:rsidRPr="002F1673" w:rsidRDefault="002F1673" w:rsidP="002F1673">
+          <w:p w14:paraId="0A598A91" w14:textId="6E7CE178" w:rsidR="002F1673" w:rsidRPr="009D65BB" w:rsidRDefault="002F1673" w:rsidP="002F1673">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F1673">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The processor will notify the controller via email that the deletion has been completed. This will be a TOPdesk report of the ticket, which will include the data deletion.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F1673" w:rsidRPr="002F1673" w14:paraId="04D3EC6E" w14:textId="77777777" w:rsidTr="002F1673">
+      <w:tr w:rsidR="002F1673" w:rsidRPr="009D65BB" w14:paraId="04D3EC6E" w14:textId="77777777" w:rsidTr="002F1673">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="73BBC07A" w14:textId="77777777" w:rsidR="002F1673" w:rsidRPr="002F1673" w:rsidRDefault="002F1673" w:rsidP="002F1673">
+          <w:p w14:paraId="73BBC07A" w14:textId="77777777" w:rsidR="002F1673" w:rsidRPr="009D65BB" w:rsidRDefault="002F1673" w:rsidP="002F1673">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F1673" w:rsidRPr="002F1673" w14:paraId="7E072D40" w14:textId="77777777" w:rsidTr="002F1673">
+      <w:tr w:rsidR="002F1673" w:rsidRPr="009D65BB" w14:paraId="7E072D40" w14:textId="77777777" w:rsidTr="002F1673">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="144B96F6" w14:textId="451F5756" w:rsidR="002F1673" w:rsidRPr="002F1673" w:rsidRDefault="002F1673" w:rsidP="002F1673">
+          <w:p w14:paraId="144B96F6" w14:textId="451F5756" w:rsidR="002F1673" w:rsidRPr="009D65BB" w:rsidRDefault="002F1673" w:rsidP="002F1673">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F1673">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>TIMELINE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32EB0AB9" w14:textId="0ED1F997" w:rsidR="002F1673" w:rsidRPr="002F1673" w:rsidRDefault="002F1673" w:rsidP="002F1673">
+          <w:p w14:paraId="32EB0AB9" w14:textId="0ED1F997" w:rsidR="002F1673" w:rsidRPr="009D65BB" w:rsidRDefault="002F1673" w:rsidP="002F1673">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F1673">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Start within 5 business days. </w:t>
             </w:r>
-            <w:r w:rsidRPr="002F1673">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>Completion as soon as possible, depending on scope and dependencies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F1673" w:rsidRPr="002F1673" w14:paraId="56735A52" w14:textId="77777777" w:rsidTr="002F1673">
+      <w:tr w:rsidR="002F1673" w:rsidRPr="009D65BB" w14:paraId="56735A52" w14:textId="77777777" w:rsidTr="002F1673">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A6B377A" w14:textId="394D4E06" w:rsidR="002F1673" w:rsidRPr="002F1673" w:rsidRDefault="002F1673" w:rsidP="002F1673">
+          <w:p w14:paraId="6A6B377A" w14:textId="394D4E06" w:rsidR="002F1673" w:rsidRPr="009D65BB" w:rsidRDefault="002F1673" w:rsidP="002F1673">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F1673">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>INTERNAL PROCEDURE FOR THE DATA CONTROLLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E3C32BD" w14:textId="55BD0C79" w:rsidR="002F1673" w:rsidRPr="002F1673" w:rsidRDefault="002F1673" w:rsidP="002F1673">
+          <w:p w14:paraId="2E3C32BD" w14:textId="55BD0C79" w:rsidR="002F1673" w:rsidRPr="009D65BB" w:rsidRDefault="002F1673" w:rsidP="002F1673">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F1673">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Activating the process through a signal from our CRM system.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4532C541" w14:textId="64E5E146" w:rsidR="00FE7EAA" w:rsidRDefault="00FE7EAA">
+    <w:p w14:paraId="4532C541" w14:textId="64E5E146" w:rsidR="00FE7EAA" w:rsidRPr="009D65BB" w:rsidRDefault="00FE7EAA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman (Headings CS)"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="40"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CC7F6AE" w14:textId="77777777" w:rsidR="002F1673" w:rsidRDefault="002F1673">
+    <w:p w14:paraId="3CC7F6AE" w14:textId="77777777" w:rsidR="002F1673" w:rsidRPr="009D65BB" w:rsidRDefault="002F1673">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman (Headings CS)"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="40"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED14390" w14:textId="62003396" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading10"/>
+    <w:p w14:paraId="7ED14390" w14:textId="62003396" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="108" w:name="_Toc222466396"/>
-      <w:r w:rsidRPr="00953279">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>APPENDIX</w:t>
       </w:r>
-      <w:r w:rsidR="00696CC7">
+      <w:r w:rsidR="00696CC7" w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00696CC7">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00953279">
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ADJUSTMENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="108"/>
     </w:p>
-    <w:p w14:paraId="3D19D94F" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="3D19D94F" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="109" w:name="_Toc212712102"/>
       <w:bookmarkStart w:id="110" w:name="_Toc212714841"/>
       <w:bookmarkStart w:id="111" w:name="_Toc222466397"/>
-      <w:r w:rsidRPr="00172A67">
+      <w:r w:rsidRPr="009D65BB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>OVERVIEW</w:t>
       </w:r>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
     </w:p>
-    <w:p w14:paraId="23B2780E" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
+    <w:p w14:paraId="23B2780E" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00172A67">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D65BB">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Following consultation, the following has been amended in the existing text and becomes leading:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblStyle w:val="Tabelrasterlicht"/>
         <w:tblW w:w="9765" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="3053"/>
         <w:gridCol w:w="2789"/>
         <w:gridCol w:w="2789"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00172A67" w14:paraId="6997E29A" w14:textId="77777777" w:rsidTr="00953279">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="6997E29A" w14:textId="77777777" w:rsidTr="00953279">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="10B46816" w14:textId="61E3B2BC" w:rsidR="00953279" w:rsidRPr="00CB7E85" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="10B46816" w14:textId="61E3B2BC" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7E85">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ART</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3053" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="7409D3E7" w14:textId="567244D7" w:rsidR="00953279" w:rsidRPr="00CB7E85" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="7409D3E7" w14:textId="567244D7" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7E85">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ORIGINAL TEXT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="381342CC" w14:textId="23A29F59" w:rsidR="00953279" w:rsidRPr="00CB7E85" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="381342CC" w14:textId="23A29F59" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7E85">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>AMENDMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EE691B"/>
           </w:tcPr>
-          <w:p w14:paraId="55F66BF1" w14:textId="7BE0B4AE" w:rsidR="00953279" w:rsidRPr="00CB7E85" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
+          <w:p w14:paraId="55F66BF1" w14:textId="7BE0B4AE" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00CB7E85" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7E85">
+            <w:r w:rsidRPr="009D65BB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MOTIVATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00172A67" w14:paraId="58E5F1A1" w14:textId="77777777" w:rsidTr="00953279">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="58E5F1A1" w14:textId="77777777" w:rsidTr="00953279">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02DD16ED" w14:textId="0BAF4532" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="02DD16ED" w14:textId="0BAF4532" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="aanp_1_art"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="112" w:name="aanp_1_art"/>
-            <w:r w:rsidRPr="00953279">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="112"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76C52191" w14:textId="7C9D52C6" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="76C52191" w14:textId="7C9D52C6" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="aanp_1_tekst"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="113" w:name="aanp_1_tekst"/>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="113"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03A59C9C" w14:textId="7B5D5A2F" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="03A59C9C" w14:textId="7B5D5A2F" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="aanp_1_aanp"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="114" w:name="aanp_1_aanp"/>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="114"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0375CA7E" w14:textId="55D69FF6" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="0375CA7E" w14:textId="55D69FF6" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="aanp_1_mot"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="115" w:name="aanp_1_mot"/>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="115"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00172A67" w14:paraId="235F4146" w14:textId="77777777" w:rsidTr="00953279">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="235F4146" w14:textId="77777777" w:rsidTr="00953279">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08738DA0" w14:textId="561D4178" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="08738DA0" w14:textId="561D4178" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="aanp_2_art"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="116" w:name="aanp_2_art"/>
-            <w:r w:rsidRPr="00953279">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="116"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="540CE853" w14:textId="403CA2F8" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="540CE853" w14:textId="403CA2F8" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="aanp_2_tekst"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="117" w:name="aanp_2_tekst"/>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="117"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E3990A5" w14:textId="7759AA25" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="0E3990A5" w14:textId="7759AA25" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="aanp_2_aanp"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="118" w:name="aanp_2_aanp"/>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="118"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="516ED146" w14:textId="6C41E928" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="516ED146" w14:textId="6C41E928" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="aanp_2_mot"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="119" w:name="aanp_2_mot"/>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="119"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00172A67" w14:paraId="2E9C60B4" w14:textId="77777777" w:rsidTr="00953279">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="2E9C60B4" w14:textId="77777777" w:rsidTr="00953279">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1857E1EA" w14:textId="3F71B889" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="1857E1EA" w14:textId="3F71B889" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="aanp_3_art"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="120" w:name="aanp_3_art"/>
-            <w:r w:rsidRPr="00953279">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="120"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E828C6B" w14:textId="75172682" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="7E828C6B" w14:textId="75172682" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="aanp_3_tekst"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="121" w:name="aanp_3_tekst"/>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="121"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7151F0D6" w14:textId="27B1BAC8" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="7151F0D6" w14:textId="27B1BAC8" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="aanp_3_aanp"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="122" w:name="aanp_3_aanp"/>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="122"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F912744" w14:textId="7A4FDDF9" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="6F912744" w14:textId="7A4FDDF9" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="aanp_3_mot"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="123" w:name="aanp_3_mot"/>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="123"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00172A67" w14:paraId="577CFC2A" w14:textId="77777777" w:rsidTr="00953279">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="577CFC2A" w14:textId="77777777" w:rsidTr="00953279">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40369CC0" w14:textId="52CF40BC" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="40369CC0" w14:textId="52CF40BC" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="aanp_4_art"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="124" w:name="aanp_4_art"/>
-            <w:r w:rsidRPr="00953279">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="124"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A2856E8" w14:textId="57749746" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="0A2856E8" w14:textId="57749746" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="aanp_4_tekst"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="125" w:name="aanp_4_tekst"/>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="125"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="489ABE00" w14:textId="50FA0D4E" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="489ABE00" w14:textId="50FA0D4E" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="aanp_4_aanp"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="126" w:name="aanp_4_aanp"/>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="126"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7377D6EB" w14:textId="7D244776" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="7377D6EB" w14:textId="7D244776" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="aanp_4_mot"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="127" w:name="aanp_4_mot"/>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="127"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00953279" w:rsidRPr="00172A67" w14:paraId="4715193B" w14:textId="77777777" w:rsidTr="00953279">
+      <w:tr w:rsidR="00953279" w:rsidRPr="009D65BB" w14:paraId="4715193B" w14:textId="77777777" w:rsidTr="00953279">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70E2CEC4" w14:textId="04CE2508" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="70E2CEC4" w14:textId="04CE2508" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="aanp_5_art"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="128" w:name="aanp_5_art"/>
-            <w:r w:rsidRPr="00953279">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="128"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48232A8A" w14:textId="13DF409A" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="48232A8A" w14:textId="13DF409A" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="aanp_5_tekst"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="129" w:name="aanp_5_tekst"/>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="129"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0823DB36" w14:textId="732F8BE7" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="0823DB36" w14:textId="732F8BE7" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="aanp_5_aanp"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="130" w:name="aanp_5_aanp"/>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="130"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="629D4962" w14:textId="4BB3C0C9" w:rsidR="00953279" w:rsidRPr="00953279" w:rsidRDefault="00953279" w:rsidP="00913563">
+          <w:p w14:paraId="629D4962" w14:textId="4BB3C0C9" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00913563">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="aanp_5_mot"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="131" w:name="aanp_5_mot"/>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D03CD9">
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00D03CD9" w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00953279">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="009D65BB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="131"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F75C41A" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="0F75C41A" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33F0E0DA" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00953279">
+    <w:p w14:paraId="33F0E0DA" w14:textId="77777777" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00953279">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman (Headings CS)"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="0F2B2B30" w14:textId="144F71A1" w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidRDefault="00953279" w:rsidP="00172A67">
+    <w:p w14:paraId="0F2B2B30" w14:textId="144F71A1" w:rsidR="00953279" w:rsidRPr="009D65BB" w:rsidRDefault="00953279" w:rsidP="00172A67">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-GB"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00953279" w:rsidRPr="00172A67" w:rsidSect="00FF0482">
+    <w:p w14:paraId="038E2EAD" w14:textId="77777777" w:rsidR="00156E0B" w:rsidRPr="009D65BB" w:rsidRDefault="00156E0B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C2F786" w14:textId="77777777" w:rsidR="009D65BB" w:rsidRPr="009D65BB" w:rsidRDefault="009D65BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009D65BB" w:rsidRPr="009D65BB" w:rsidSect="00FF0482">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1387" w:right="1286" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AC99C29" w14:textId="77777777" w:rsidR="00921C7B" w:rsidRDefault="00921C7B" w:rsidP="00B9715C">
+    <w:p w14:paraId="2A69667A" w14:textId="77777777" w:rsidR="00A76EA3" w:rsidRDefault="00A76EA3" w:rsidP="00B9715C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46E763B8" w14:textId="77777777" w:rsidR="00921C7B" w:rsidRDefault="00921C7B" w:rsidP="00B9715C">
+    <w:p w14:paraId="49585F44" w14:textId="77777777" w:rsidR="00A76EA3" w:rsidRDefault="00A76EA3" w:rsidP="00B9715C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="4000247B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
@@ -13486,156 +13601,156 @@
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="System">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:id w:val="1045717443"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="5B8123A2" w14:textId="77777777" w:rsidR="00051843" w:rsidRDefault="00051843" w:rsidP="00E042EE">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Voettekst"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0440E029" w14:textId="77777777" w:rsidR="00051843" w:rsidRDefault="00051843" w:rsidP="00051843">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:id w:val="-444621682"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="1B1F517E" w14:textId="77777777" w:rsidR="00051843" w:rsidRDefault="00051843" w:rsidP="00E042EE">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Voettekst"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1B8620F9" w14:textId="77777777" w:rsidR="00B9715C" w:rsidRDefault="00B9715C" w:rsidP="00051843">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r w:rsidRPr="00B9715C">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14EF52BD" wp14:editId="3C45D3CF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-173015</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>183376</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5919291" cy="419238"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1189457241" name="Titel 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -13897,51 +14012,51 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="093CD23D" w14:textId="77777777" w:rsidR="00885E2D" w:rsidRDefault="00885E2D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61652682" wp14:editId="00832E89">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-931128</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-307991</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7560465" cy="921395"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:wrapNone/>
           <wp:docPr id="761776408" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -13966,177 +14081,177 @@
                     <a:ext cx="7656126" cy="933053"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CB90B70" w14:textId="77777777" w:rsidR="00921C7B" w:rsidRDefault="00921C7B" w:rsidP="00B9715C">
+    <w:p w14:paraId="4513FC60" w14:textId="77777777" w:rsidR="00A76EA3" w:rsidRDefault="00A76EA3" w:rsidP="00B9715C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C2B34C3" w14:textId="77777777" w:rsidR="00921C7B" w:rsidRDefault="00921C7B" w:rsidP="00B9715C">
+    <w:p w14:paraId="01196180" w14:textId="77777777" w:rsidR="00A76EA3" w:rsidRDefault="00A76EA3" w:rsidP="00B9715C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:id w:val="-916718056"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="0034FD4B" w14:textId="77777777" w:rsidR="00885E2D" w:rsidRDefault="00885E2D" w:rsidP="00325B75">
         <w:pPr>
-          <w:pStyle w:val="Header"/>
+          <w:pStyle w:val="Koptekst"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0BE5E650" w14:textId="77777777" w:rsidR="00885E2D" w:rsidRDefault="00885E2D" w:rsidP="00885E2D">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:id w:val="1851439578"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="4B46A023" w14:textId="77777777" w:rsidR="00885E2D" w:rsidRDefault="00885E2D" w:rsidP="00325B75">
         <w:pPr>
-          <w:pStyle w:val="Header"/>
+          <w:pStyle w:val="Koptekst"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6F7A3178" w14:textId="77777777" w:rsidR="00B9715C" w:rsidRDefault="00B9715C" w:rsidP="00885E2D">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DBB0F35" wp14:editId="5C4317A7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-903605</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-444500</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7538085" cy="847725"/>
           <wp:effectExtent l="0" t="0" r="5715" b="3175"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21357"/>
               <wp:lineTo x="21580" y="21357"/>
               <wp:lineTo x="21580" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
@@ -14171,51 +14286,51 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6C3B284B" w14:textId="77777777" w:rsidR="00885E2D" w:rsidRDefault="00885E2D">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="253427D3" wp14:editId="5CE8933B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-886522</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-438429</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7515922" cy="847725"/>
           <wp:effectExtent l="0" t="0" r="2540" b="3175"/>
           <wp:wrapNone/>
           <wp:docPr id="605321272" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -16028,171 +16143,176 @@
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1807699781">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="787504723">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="253056972">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="411973991">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="776829495">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="558244977">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="187"/>
+  <w:zoom w:percent="156"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00172A67"/>
     <w:rsid w:val="00001569"/>
     <w:rsid w:val="00002354"/>
     <w:rsid w:val="00017D97"/>
     <w:rsid w:val="00027081"/>
     <w:rsid w:val="00051843"/>
     <w:rsid w:val="00063679"/>
     <w:rsid w:val="000815D7"/>
     <w:rsid w:val="000977C5"/>
     <w:rsid w:val="000B6527"/>
     <w:rsid w:val="000B69CF"/>
     <w:rsid w:val="000D4244"/>
+    <w:rsid w:val="00156E0B"/>
     <w:rsid w:val="00172A67"/>
     <w:rsid w:val="001E6112"/>
     <w:rsid w:val="00276F79"/>
     <w:rsid w:val="002D293D"/>
     <w:rsid w:val="002F0665"/>
     <w:rsid w:val="002F1673"/>
     <w:rsid w:val="0030186B"/>
     <w:rsid w:val="00307463"/>
     <w:rsid w:val="00340892"/>
     <w:rsid w:val="00394E3F"/>
+    <w:rsid w:val="004B7899"/>
     <w:rsid w:val="00533DD5"/>
     <w:rsid w:val="00567C9E"/>
     <w:rsid w:val="00567F9B"/>
     <w:rsid w:val="00593D0B"/>
     <w:rsid w:val="006120F8"/>
     <w:rsid w:val="006366B9"/>
     <w:rsid w:val="00673902"/>
     <w:rsid w:val="00681838"/>
     <w:rsid w:val="00683E5E"/>
     <w:rsid w:val="00696CC7"/>
     <w:rsid w:val="00762B8F"/>
     <w:rsid w:val="007D0FD1"/>
     <w:rsid w:val="008111C0"/>
     <w:rsid w:val="00835ADA"/>
     <w:rsid w:val="00855977"/>
     <w:rsid w:val="00873835"/>
     <w:rsid w:val="00885E2D"/>
     <w:rsid w:val="008B1848"/>
     <w:rsid w:val="00902D0A"/>
     <w:rsid w:val="00921C7B"/>
     <w:rsid w:val="009338A7"/>
     <w:rsid w:val="00953279"/>
     <w:rsid w:val="00970844"/>
     <w:rsid w:val="00976D2A"/>
     <w:rsid w:val="009A5342"/>
     <w:rsid w:val="009C6402"/>
+    <w:rsid w:val="009D65BB"/>
     <w:rsid w:val="00A256D3"/>
     <w:rsid w:val="00A60AF9"/>
+    <w:rsid w:val="00A76EA3"/>
     <w:rsid w:val="00A97650"/>
     <w:rsid w:val="00AB21F2"/>
     <w:rsid w:val="00AD30C3"/>
     <w:rsid w:val="00B910E7"/>
     <w:rsid w:val="00B9715C"/>
     <w:rsid w:val="00BC5109"/>
     <w:rsid w:val="00BC513F"/>
     <w:rsid w:val="00C4618A"/>
     <w:rsid w:val="00CB7E85"/>
     <w:rsid w:val="00D03CD9"/>
     <w:rsid w:val="00E05EEF"/>
     <w:rsid w:val="00E274D6"/>
     <w:rsid w:val="00E3043C"/>
     <w:rsid w:val="00E43A9C"/>
     <w:rsid w:val="00E61A7E"/>
     <w:rsid w:val="00E6397A"/>
     <w:rsid w:val="00EE4146"/>
     <w:rsid w:val="00F233B9"/>
     <w:rsid w:val="00F46749"/>
     <w:rsid w:val="00F83BF5"/>
     <w:rsid w:val="00FE7EAA"/>
     <w:rsid w:val="00FF0482"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="78452DC6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E87C5952-F6D6-2945-91C3-E8E23B758413}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16548,822 +16668,822 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00051843"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading10">
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00051843"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Headings CS)"/>
       <w:caps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:autoRedefine/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00835ADA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:ind w:left="576" w:hanging="576"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman (Headings CS)"/>
       <w:caps/>
       <w:color w:val="D47C38"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00051843"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman (Headings CS)"/>
       <w:caps/>
       <w:color w:val="D47C38"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B9715C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B9715C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B9715C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B9715C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B9715C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B9715C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading10"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
     <w:rsid w:val="00051843"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Headings CS)"/>
       <w:caps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
     <w:rsid w:val="00835ADA"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Montserrat" w:cs="Times New Roman (Headings CS)"/>
       <w:caps/>
       <w:color w:val="D47C38"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
     <w:rsid w:val="00051843"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Montserrat" w:cs="Times New Roman (Headings CS)"/>
       <w:caps/>
       <w:color w:val="D47C38"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00B9715C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
     <w:rsid w:val="00B9715C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
     <w:rsid w:val="00B9715C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
     <w:rsid w:val="00B9715C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
     <w:rsid w:val="00B9715C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
     <w:rsid w:val="00B9715C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00AB21F2"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Headings CS)"/>
       <w:caps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00AB21F2"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Headings CS)"/>
       <w:caps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00AB21F2"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman (Headings CS)"/>
       <w:color w:val="D47C38"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00AB21F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Montserrat" w:cs="Times New Roman (Headings CS)"/>
       <w:color w:val="D47C38"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="QuoteChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00B9715C"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00B9715C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B9715C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:rsid w:val="00B9715C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00B9715C"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00B9715C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00B9715C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B9715C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B9715C"/>
     <w:rPr>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B9715C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B9715C"/>
     <w:rPr>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="Kopvaninhoudsopgave">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading10"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Kop1"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00051843"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Inhopg1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00051843"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00051843"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Paginanummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00051843"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Inhopg3">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00051843"/>
     <w:pPr>
       <w:ind w:left="400"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Inhopg2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00051843"/>
     <w:pPr>
       <w:spacing w:before="120"/>
       <w:ind w:left="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Inhopg4">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00051843"/>
     <w:pPr>
       <w:ind w:left="600"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Inhopg5">
     <w:name w:val="toc 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00051843"/>
     <w:pPr>
       <w:ind w:left="800"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Inhopg6">
     <w:name w:val="toc 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00051843"/>
     <w:pPr>
       <w:ind w:left="1000"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Inhopg7">
     <w:name w:val="toc 7"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00051843"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Inhopg8">
     <w:name w:val="toc 8"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00051843"/>
     <w:pPr>
       <w:ind w:left="1400"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Inhopg9">
     <w:name w:val="toc 9"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00051843"/>
     <w:pPr>
       <w:ind w:left="1600"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00051843"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="x-none"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Onopgemaaktetabel3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="43"/>
     <w:rsid w:val="00051843"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -17417,486 +17537,486 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="720" w:hanging="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BallontekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ballontekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
-    <w:link w:val="NoSpacingChar"/>
+    <w:link w:val="GeenafstandChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrontPageTitle">
     <w:name w:val="FrontPageTitle"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="FrontPageTitleChar"/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="2C7FCE" w:themeColor="text2" w:themeTint="99"/>
       <w:kern w:val="0"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrontPageSubject">
     <w:name w:val="FrontPageSubject"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="FrontPageSubjectChar"/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="D8BE88"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FrontPageTitleChar">
     <w:name w:val="FrontPageTitle Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="FrontPageTitle"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="2C7FCE" w:themeColor="text2" w:themeTint="99"/>
       <w:kern w:val="0"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrontPageDocumentID">
     <w:name w:val="FrontPageDocumentID"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="FrontPageDocumentIDChar"/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="D8BE88"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FrontPageSubjectChar">
     <w:name w:val="FrontPageSubject Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="FrontPageSubject"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:color w:val="D8BE88"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TopHeader">
     <w:name w:val="TopHeader"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="TopHeaderChar"/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="A17D4A"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FrontPageDocumentIDChar">
     <w:name w:val="FrontPageDocumentID Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="FrontPageDocumentID"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:color w:val="D8BE88"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TopHeaderChar">
     <w:name w:val="TopHeader Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="TopHeader"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:color w:val="A17D4A"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleReference">
+  <w:style w:type="character" w:styleId="Subtieleverwijzing">
     <w:name w:val="Subtle Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="005954"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DocumentMap">
+  <w:style w:type="paragraph" w:styleId="Documentstructuur">
     <w:name w:val="Document Map"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="DocumentMapChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="DocumentstructuurChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
-[...2 lines deleted...]
-    <w:link w:val="DocumentMap"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentstructuurChar">
+    <w:name w:val="Documentstructuur Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Documentstructuur"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RubikBullets">
     <w:name w:val="Rubik Bullets"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="RubikBulletsChar"/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...2 lines deleted...]
-    <w:link w:val="ListParagraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
+    <w:name w:val="Lijstalinea Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubikBulletsChar">
     <w:name w:val="Rubik Bullets Char"/>
-    <w:basedOn w:val="ListParagraphChar"/>
+    <w:basedOn w:val="LijstalineaChar"/>
     <w:link w:val="RubikBullets"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstalinea1">
     <w:name w:val="Lijstalinea1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="720" w:hanging="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Kop2"/>
     <w:link w:val="Style1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="576"/>
       </w:tabs>
       <w:spacing w:before="200" w:after="240" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="576" w:hanging="576"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:caps w:val="0"/>
       <w:color w:val="F96B44"/>
       <w:kern w:val="0"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Kop2"/>
     <w:link w:val="Style2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="576"/>
       </w:tabs>
       <w:spacing w:before="200" w:after="240" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="576" w:hanging="576"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:caps w:val="0"/>
       <w:color w:val="F96B44"/>
       <w:kern w:val="0"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
     <w:name w:val="Style1 Char"/>
-    <w:basedOn w:val="Heading2Char"/>
+    <w:basedOn w:val="Kop2Char"/>
     <w:link w:val="Style1"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Montserrat" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:caps w:val="0"/>
       <w:color w:val="F96B44"/>
       <w:kern w:val="0"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Style2"/>
     <w:link w:val="Style3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00172A67"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style2Char">
     <w:name w:val="Style2 Char"/>
-    <w:basedOn w:val="Heading2Char"/>
+    <w:basedOn w:val="Kop2Char"/>
     <w:link w:val="Style2"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Montserrat" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:caps w:val="0"/>
       <w:color w:val="F96B44"/>
       <w:kern w:val="0"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
     <w:name w:val="Style4"/>
     <w:basedOn w:val="Style3"/>
     <w:link w:val="Style4Char"/>
     <w:qFormat/>
     <w:rsid w:val="00172A67"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style3Char">
     <w:name w:val="Style3 Char"/>
     <w:basedOn w:val="Style2Char"/>
@@ -17913,358 +18033,358 @@
       <w:szCs w:val="26"/>
       <w:lang w:val="en"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style4Char">
     <w:name w:val="Style4 Char"/>
     <w:basedOn w:val="Style3Char"/>
     <w:link w:val="Style4"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Montserrat" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:caps w:val="0"/>
       <w:color w:val="F96B44"/>
       <w:kern w:val="0"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="S4MBullets">
     <w:name w:val="S4M Bullets"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="S4MBulletsChar"/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="S4MBulletsChar">
     <w:name w:val="S4M Bullets Char"/>
-    <w:basedOn w:val="ListParagraphChar"/>
+    <w:basedOn w:val="LijstalineaChar"/>
     <w:link w:val="S4MBullets"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Tekstopmerking"/>
+    <w:next w:val="Tekstopmerking"/>
+    <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
+    <w:name w:val="Onderwerp van opmerking Char"/>
+    <w:basedOn w:val="TekstopmerkingChar"/>
+    <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Revisie">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
-    <w:basedOn w:val="Heading10"/>
-    <w:link w:val="Heading1Char0"/>
+    <w:basedOn w:val="Kop1"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps w:val="0"/>
       <w:color w:val="26577D"/>
       <w:kern w:val="32"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char0">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading1 Char"/>
-    <w:basedOn w:val="Heading1Char"/>
+    <w:basedOn w:val="Kop1Char"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps w:val="0"/>
       <w:color w:val="26577D"/>
       <w:kern w:val="32"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop1nr">
     <w:name w:val="Kop 1 nr"/>
-    <w:basedOn w:val="Heading10"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Kop1"/>
+    <w:next w:val="Standaard"/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore/>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="496" w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:caps w:val="0"/>
       <w:color w:val="004696"/>
       <w:kern w:val="28"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="kop2nr">
     <w:name w:val="kop 2 nr"/>
-    <w:basedOn w:val="Heading2"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Kop2"/>
+    <w:next w:val="Standaard"/>
     <w:link w:val="kop2nrChar"/>
     <w:autoRedefine/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="397"/>
         <w:tab w:val="left" w:pos="510"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="137" w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:caps w:val="0"/>
       <w:color w:val="004696"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="kop3nr">
     <w:name w:val="kop 3 nr"/>
-    <w:basedOn w:val="Heading3"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Kop3"/>
+    <w:next w:val="Standaard"/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="60" w:after="0" w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps w:val="0"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Rastertabel4-Accent11">
     <w:name w:val="Rastertabel 4 - Accent 11"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -18298,75 +18418,75 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="Nadruk">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Zwaar">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable4-Accent1">
+  <w:style w:type="table" w:styleId="Rastertabel4-Accent1">
     <w:name w:val="Grid Table 4 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -18399,289 +18519,289 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGridLight">
+  <w:style w:type="table" w:styleId="Tabelrasterlicht">
     <w:name w:val="Grid Table Light"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RapportTitel">
     <w:name w:val="RapportTitel"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="004682"/>
       <w:kern w:val="0"/>
       <w:sz w:val="68"/>
       <w:szCs w:val="68"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop20">
     <w:name w:val="Kop2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Kop2Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char0"/>
     <w:qFormat/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:spacing w:after="480"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="004682"/>
       <w:kern w:val="32"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="52"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char0">
     <w:name w:val="Kop2 Char"/>
-    <w:link w:val="Kop2"/>
+    <w:link w:val="Kop20"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="004682"/>
       <w:kern w:val="32"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="52"/>
       <w:lang w:val="en" w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rapporttitelaanv">
     <w:name w:val="Rapporttitel aanv"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:xAlign="center" w:y="4321"/>
       <w:spacing w:before="9" w:after="9" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="493" w:right="493"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:spacing w:val="22"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleEmphasis">
+  <w:style w:type="character" w:styleId="Subtielebenadrukking">
     <w:name w:val="Subtle Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Politietabelblauw">
     <w:name w:val="Politie tabel blauw"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="004696"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="004696"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="004696"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="004696"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="004696"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="004696"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="227" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="004380"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Bijschrift">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="35"/>
     <w:qFormat/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kopbijlage">
     <w:name w:val="Kop bijlage"/>
-    <w:basedOn w:val="Heading10"/>
+    <w:basedOn w:val="Kop1"/>
     <w:autoRedefine/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore/>
       <w:spacing w:before="0" w:after="496" w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:caps w:val="0"/>
       <w:color w:val="004696"/>
       <w:kern w:val="28"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="standaardinspring">
     <w:name w:val="standaard inspring"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:ind w:left="397"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="19"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="kop2nrChar">
     <w:name w:val="kop 2 nr Char"/>
-    <w:basedOn w:val="Heading2Char"/>
+    <w:basedOn w:val="Kop2Char"/>
     <w:link w:val="kop2nr"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:caps w:val="0"/>
       <w:color w:val="004696"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en" w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Rastertabel4-Accent111">
     <w:name w:val="Rastertabel 4 - Accent 111"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -18717,75 +18837,75 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster2">
     <w:name w:val="Tabelraster2"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:next w:val="Tabelraster"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable4-Accent1">
+  <w:style w:type="table" w:styleId="Lijsttabel4-Accent1">
     <w:name w:val="List Table 4 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -18820,213 +18940,213 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="2160"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3600"/>
         <w:tab w:val="left" w:pos="4320"/>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="left" w:pos="6480"/>
         <w:tab w:val="left" w:pos="7200"/>
         <w:tab w:val="left" w:pos="7920"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="CG Times" w:eastAsia="Times New Roman" w:hAnsi="CG Times" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:rFonts w:ascii="CG Times" w:eastAsia="Times New Roman" w:hAnsi="CG Times" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="00172A67"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="00172A67"/>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid0">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="stlArtikel">
     <w:name w:val="stlArtikel"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="stlArtikelTekst"/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:before="180" w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="PMingLiU" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-TW" w:bidi="hi-IN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="stlArtikelOpsomming">
     <w:name w:val="stlArtikelOpsomming"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="atLeast"/>
       <w:ind w:left="1134" w:hanging="425"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="PMingLiU" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-TW" w:bidi="hi-IN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="stlArtikelTekst">
     <w:name w:val="stlArtikelTekst"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="atLeast"/>
       <w:ind w:left="709" w:hanging="709"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="PMingLiU" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-TW" w:bidi="hi-IN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="SNTabel">
     <w:name w:val="SN_Tabel"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="140" w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
@@ -19035,86 +19155,86 @@
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:wordWrap/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="System" w:hAnsi="System"/>
         <w:b w:val="0"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
-[...1 lines deleted...]
-    <w:link w:val="NoSpacing"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GeenafstandChar">
+    <w:name w:val="Geen afstand Char"/>
+    <w:link w:val="Geenafstand"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="inline-comment-marker">
     <w:name w:val="inline-comment-marker"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="00172A67"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
     <w:name w:val="msonormal"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:rsid w:val="00172A67"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable3-Accent2">
+  <w:style w:type="table" w:styleId="Lijsttabel3-Accent2">
     <w:name w:val="List Table 3 Accent 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00172A67"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -19197,52 +19317,67 @@
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="E97132" w:themeColor="accent2"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="s1">
     <w:name w:val="s1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="00696CC7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
+    <w:name w:val="p1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00156E0B"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.scope4mation.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.twilio.com/en-us/legal/data-protection-addendum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
@@ -19546,50 +19681,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4c4c1b93-17df-432a-82f5-5087fd0df969">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="1b4b1840-be73-41cd-80cb-4aa43c2a443b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A39A44739FC1B54F90EF6B6101974708" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="12beb49e2dcd7d2bab3819f4d0c4864b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4c4c1b93-17df-432a-82f5-5087fd0df969" xmlns:ns3="1b4b1840-be73-41cd-80cb-4aa43c2a443b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c513e618bcd4d3c59dd679f1dac7a6d" ns2:_="" ns3:_="">
     <xsd:import namespace="4c4c1b93-17df-432a-82f5-5087fd0df969"/>
     <xsd:import namespace="1b4b1840-be73-41cd-80cb-4aa43c2a443b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -19734,150 +19893,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5321355E-0468-4946-91FB-34FCCABE9B7E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D11BA06A-BA59-4D01-99F1-9839C398ED5C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4c4c1b93-17df-432a-82f5-5087fd0df969"/>
+    <ds:schemaRef ds:uri="1b4b1840-be73-41cd-80cb-4aa43c2a443b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2BD5871-5D7F-4060-B29A-68EC3E4DBA86}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E9006C9-57B5-402C-80F8-9AC02FC0BBC3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4c4c1b93-17df-432a-82f5-5087fd0df969"/>
     <ds:schemaRef ds:uri="1b4b1840-be73-41cd-80cb-4aa43c2a443b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>SAS_Standaard_Sjabloon_Word_v3.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>24851</Characters>
+  <Pages>15</Pages>
+  <Words>4132</Words>
+  <Characters>22731</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>207</Lines>
-  <Paragraphs>58</Paragraphs>
+  <Lines>189</Lines>
+  <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29152</CharactersWithSpaces>
+  <CharactersWithSpaces>26810</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A39A44739FC1B54F90EF6B6101974708</vt:lpwstr>