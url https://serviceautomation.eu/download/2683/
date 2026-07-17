--- v0 (2026-05-18)
+++ v1 (2026-07-17)
@@ -13,66 +13,66 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5BDBC5D7" w14:textId="77777777" w:rsidR="00FB0FD6" w:rsidRDefault="00FB0FD6" w:rsidP="00FB0FD6">
       <w:pPr>
-        <w:pStyle w:val="Heading10"/>
+        <w:pStyle w:val="Kop1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc188778804"/>
       <w:bookmarkStart w:id="1" w:name="_Toc500776210"/>
       <w:r w:rsidRPr="00A052D0">
         <w:t xml:space="preserve">STANDAARD VERWERKERSOVEREENKOMST </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="128A1D4D" w14:textId="25D79E2C" w:rsidR="00FB0FD6" w:rsidRPr="00A052D0" w:rsidRDefault="00FB0FD6" w:rsidP="00FB0FD6">
       <w:pPr>
-        <w:pStyle w:val="Heading10"/>
+        <w:pStyle w:val="Kop1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="323E4F"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A052D0">
         <w:t>GEMEENTEN</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5792DF06" w14:textId="77777777" w:rsidR="00FB0FD6" w:rsidRPr="00A052D0" w:rsidRDefault="00FB0FD6" w:rsidP="00FB0FD6">
       <w:pPr>
         <w:spacing w:line="398" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2166,51 +2166,51 @@
     </w:p>
     <w:p w14:paraId="64CE2F74" w14:textId="77777777" w:rsidR="00FB0FD6" w:rsidRDefault="00FB0FD6" w:rsidP="00FB0FD6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54FF7019" w14:textId="77777777" w:rsidR="00FB0FD6" w:rsidRDefault="00FB0FD6" w:rsidP="00FB0FD6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4534"/>
         <w:gridCol w:w="4537"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FB0FD6" w14:paraId="03815821" w14:textId="77777777" w:rsidTr="005260D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4648" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="667C4BB1" w14:textId="77777777" w:rsidR="00FB0FD6" w:rsidRDefault="00FB0FD6" w:rsidP="005260D9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -2657,1904 +2657,607 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Handtekening</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4FCA0365" w14:textId="3D8AD7EB" w:rsidR="009D1081" w:rsidRPr="00A07988" w:rsidRDefault="009D1081" w:rsidP="009D1081">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63655E31" w14:textId="728A598C" w:rsidR="007A62CE" w:rsidRPr="00A07988" w:rsidRDefault="006172DB" w:rsidP="007A62CE">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc216787085"/>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Bijlage 1: O</w:t>
       </w:r>
       <w:r w:rsidR="009D1081" w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>verzicht van te verwerken</w:t>
       </w:r>
       <w:r w:rsidR="000227FE" w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D1081" w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>persoonsgegevens</w:t>
       </w:r>
       <w:r w:rsidR="007A62CE" w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, contactgegevens partijen en overzicht ingeschakelde subverwerkers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="2F5440AC" w14:textId="77777777" w:rsidR="009D1081" w:rsidRPr="00A07988" w:rsidRDefault="009D1081" w:rsidP="009D1081">
+    <w:p w14:paraId="341633A7" w14:textId="6A26F145" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="Normaalweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Deze bijlage beschrijft alle verwerkingen die mogelijk zijn binnen het SAS-platform. Alleen de verwerkingen die horen bij modules die daadwerkelijk door Verwerkingsverantwoordelijke zijn geactiveerd, zijn van toepassing.</w:t>
-[...18 lines deleted...]
-        <w:t>Het afnemen, configureren of in gebruik nemen van een module geldt als instemming met de bijbehorende verwerking, zoals in deze bijlage omschreven.</w:t>
+        <w:t xml:space="preserve">Deze bijlage beschrijft alle verwerkingen die mogelijk zijn binnen het SAS-platform. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblStyle w:val="Tabelrasterlicht"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1139"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="973"/>
+        <w:gridCol w:w="861"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1018"/>
+        <w:gridCol w:w="1890"/>
+        <w:gridCol w:w="1303"/>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="1593"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C740C3" w:rsidRPr="00A07988" w14:paraId="7E738397" w14:textId="77777777" w:rsidTr="00C740C3">
+      <w:tr w:rsidR="000F398B" w:rsidRPr="00A07988" w14:paraId="27A2137F" w14:textId="77777777" w:rsidTr="000F398B">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1099" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4C414B2D" w14:textId="77777777" w:rsidR="00C740C3" w:rsidRPr="00A07988" w:rsidRDefault="00C740C3" w:rsidP="00D955BE">
+            <w:tcW w:w="1014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B4996C" w14:textId="77777777" w:rsidR="000F398B" w:rsidRPr="00A07988" w:rsidRDefault="000F398B" w:rsidP="00836D7A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Naam verwerking / dienst</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">Naam </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>verwerking /</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Verwerkingsdoeleinden</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="61C9E517" w14:textId="77777777" w:rsidR="00C740C3" w:rsidRPr="00A07988" w:rsidRDefault="00C740C3" w:rsidP="00D955BE">
+              <w:t xml:space="preserve"> dienst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1796" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="466EA7F7" w14:textId="77777777" w:rsidR="000F398B" w:rsidRPr="00A07988" w:rsidRDefault="000F398B" w:rsidP="00836D7A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Categorieën van betrokkenen</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="19669B78" w14:textId="77777777" w:rsidR="00C740C3" w:rsidRPr="00A07988" w:rsidRDefault="00C740C3" w:rsidP="00D955BE">
+              <w:t>Verwerkingsdoeleinden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2E7F81" w14:textId="77777777" w:rsidR="000F398B" w:rsidRPr="00A07988" w:rsidRDefault="000F398B" w:rsidP="00836D7A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(Bijzondere) persoonsgegevens</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="10670497" w14:textId="77777777" w:rsidR="00C740C3" w:rsidRPr="00A07988" w:rsidRDefault="00C740C3" w:rsidP="00D955BE">
+              <w:t>Categorieën van betrokkenen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78DE4A5B" w14:textId="77777777" w:rsidR="000F398B" w:rsidRPr="00A07988" w:rsidRDefault="000F398B" w:rsidP="00836D7A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Verwerkingslocatie</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="5B27DEF5" w14:textId="77777777" w:rsidR="00C740C3" w:rsidRPr="00A07988" w:rsidRDefault="00C740C3" w:rsidP="00D955BE">
+              <w:t>(Bijzondere) persoonsgegevens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D784BE" w14:textId="77777777" w:rsidR="000F398B" w:rsidRPr="00A07988" w:rsidRDefault="000F398B" w:rsidP="00836D7A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Doorgifte-instrument</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="23A14F7F" w14:textId="77777777" w:rsidR="00C740C3" w:rsidRPr="00A07988" w:rsidRDefault="00C740C3" w:rsidP="00D955BE">
+              <w:t>Verwerkingslocatie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="999" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="210C0DEB" w14:textId="77777777" w:rsidR="000F398B" w:rsidRPr="00A07988" w:rsidRDefault="000F398B" w:rsidP="00836D7A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>Doorgifte-instrument</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="667EC03F" w14:textId="77777777" w:rsidR="000F398B" w:rsidRPr="00A07988" w:rsidRDefault="000F398B" w:rsidP="00836D7A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A07988">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>Aanvullende maatregelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C740C3" w:rsidRPr="00A07988" w14:paraId="772B046C" w14:textId="77777777" w:rsidTr="00C740C3">
+      <w:tr w:rsidR="000F398B" w:rsidRPr="00A07988" w14:paraId="771F79BE" w14:textId="77777777" w:rsidTr="000F398B">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1099" w:type="dxa"/>
-[...101 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:tcW w:w="1014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD2A41D" w14:textId="74C594FE" w:rsidR="000F398B" w:rsidRPr="000F398B" w:rsidRDefault="000F398B" w:rsidP="000F398B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F398B">
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>SAS Platform (Service Automation Suite)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1796" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EEEB01F" w14:textId="5AF1DBAB" w:rsidR="000F398B" w:rsidRPr="000F398B" w:rsidRDefault="000F398B" w:rsidP="000F398B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F398B">
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>Verbinden van systemen, automatiseren van processen, uitwisselen van gegevens, ondersteunen van dienstverlening, monitoring, rapportage, governance en procesregie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E768F5" w14:textId="7D1C06FE" w:rsidR="000F398B" w:rsidRPr="000F398B" w:rsidRDefault="000F398B" w:rsidP="000F398B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F398B">
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afhankelijk van de door de organisatie geactiveerde processen, bijvoorbeeld medewerkers, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000F398B">
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>aanvragers,  leveranciers</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000F398B">
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en overige betrokkenen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1486" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B254B8" w14:textId="0B03080A" w:rsidR="000F398B" w:rsidRPr="000F398B" w:rsidRDefault="000F398B" w:rsidP="000F398B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F398B">
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>Afhankelijk van de geactiveerde processen, waaronder persoonsgegevens, contactgegevens, arbeidsgegevens, authenticatie- en accountgegevens, log- en gebruiksgegevens, procesgegevens, formuliergegevens, asset- en configuratiegegevens en overige door verwerkingsverantwoordelijke verwerkte gegevens; bijzondere persoonsgegevens uitsluitend indien door verwerkingsverantwoordelijke verwerkt binnen specifieke processen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29690F41" w14:textId="0E582F58" w:rsidR="000F398B" w:rsidRPr="000F398B" w:rsidRDefault="000F398B" w:rsidP="000F398B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F398B">
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>EER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1072" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:tcW w:w="999" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7B067B" w14:textId="681CEFEC" w:rsidR="000F398B" w:rsidRPr="000F398B" w:rsidRDefault="000F398B" w:rsidP="000F398B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F398B">
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>Niet van toepassing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="984" w:type="dxa"/>
-[...1288 lines deleted...]
-              <w:t>Niet van toepassing</w:t>
+            <w:tcW w:w="1060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B47CAC" w14:textId="392D3057" w:rsidR="000F398B" w:rsidRPr="000F398B" w:rsidRDefault="000F398B" w:rsidP="000F398B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F398B">
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>Technische en organisatorische beveiligingsmaatregelen waaronder authenticatie, autorisatie, logging, monitoring en toegangsbeveiliging</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B96ADD4" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="009D1081">
+    <w:p w14:paraId="0B96ADD4" w14:textId="77777777" w:rsidR="004327AB" w:rsidRDefault="004327AB" w:rsidP="009D1081">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3851488B" w14:textId="437311CC" w:rsidR="00C740C3" w:rsidRPr="00A07988" w:rsidRDefault="00C740C3" w:rsidP="00C740C3">
+    <w:p w14:paraId="344B9041" w14:textId="77777777" w:rsidR="005B386B" w:rsidRPr="005B386B" w:rsidRDefault="005B386B" w:rsidP="009D1081">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A07988">
+      <w:r w:rsidRPr="005B386B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Toelichting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BCC68D7" w14:textId="307EA6A9" w:rsidR="00C740C3" w:rsidRPr="00A07988" w:rsidRDefault="00C740C3" w:rsidP="00C740C3">
+    <w:p w14:paraId="1BCE1515" w14:textId="77777777" w:rsidR="000D06B8" w:rsidRPr="000D06B8" w:rsidRDefault="000D06B8" w:rsidP="000D06B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A07988">
+      <w:r w:rsidRPr="000D06B8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br/>
-        <w:t>Deze bijlage beschrijft de verwerkingen van persoonsgegevens binnen de Service Automation Suite (SAS), zoals geleverd door Scope4mation via het Qixium iPaaS-platform. SAS is opgebouwd uit modulaire bouwblokken (core-componenten en functionele modules) die afzonderlijk of in combinatie kunnen worden geactiveerd.</w:t>
+        <w:t>De aard, omvang en inhoud van de verwerking van persoonsgegevens binnen het SAS Platform worden bepaald door de inrichting en het gebruik van het platform door de verwerkingsverantwoordelijke. Welke persoonsgegevens daadwerkelijk worden verwerkt is afhankelijk van de geactiveerde processen, workflows, formulieren, koppelingen, gegevensbronnen en gegevensuitwisselingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BDED3E1" w14:textId="77777777" w:rsidR="00C740C3" w:rsidRPr="00A07988" w:rsidRDefault="00C740C3" w:rsidP="00C740C3">
+    <w:p w14:paraId="4C0B7A1B" w14:textId="77777777" w:rsidR="000D06B8" w:rsidRPr="000D06B8" w:rsidRDefault="000D06B8" w:rsidP="000D06B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E73150F" w14:textId="77777777" w:rsidR="00C740C3" w:rsidRPr="00A07988" w:rsidRDefault="00C740C3" w:rsidP="00C740C3">
+    <w:p w14:paraId="7A4420B1" w14:textId="6F582F7A" w:rsidR="00C740C3" w:rsidRDefault="000D06B8" w:rsidP="000D06B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A07988">
+      <w:r w:rsidRPr="000D06B8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Omdat de modules gebruikmaken van dezelfde beveiligde infrastructuur, autorisatiemechanismen en datastromen, is gekozen voor één generiek verwerkingsoverzicht. Alleen de modules die door de verwerkingsverantwoordelijke daadwerkelijk zijn geactiveerd, zijn van toepassing.</w:t>
+        <w:t>Het SAS Platform is generieke software waarmee persoonsgegevens kunnen worden verwerkt. SAS bepaalt niet welke persoonsgegevens worden verwerkt en stelt geen verplichting tot verwerking van bijzondere persoonsgegevens. Indien bijzondere persoonsgegevens worden verwerkt, gebeurt dit uitsluitend op instructie van de verwerkingsverantwoordelijke binnen de door deze ingerichte processen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFBD4BD" w14:textId="77777777" w:rsidR="00C740C3" w:rsidRPr="00A07988" w:rsidRDefault="00C740C3" w:rsidP="00C740C3">
+    <w:p w14:paraId="320CB634" w14:textId="77777777" w:rsidR="000D06B8" w:rsidRPr="00A07988" w:rsidRDefault="000D06B8" w:rsidP="000D06B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42BDC936" w14:textId="1B1D2CE8" w:rsidR="006A21D9" w:rsidRPr="00A07988" w:rsidRDefault="00C740C3" w:rsidP="00C740C3">
-[...27 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3B468176" w14:textId="2F47474A" w:rsidR="00FB0FD6" w:rsidRDefault="009D1081" w:rsidP="004D0304">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="397"/>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4566,175 +3269,175 @@
         <w:t>Contactgegevens</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01A609AF" w14:textId="77777777" w:rsidR="00FB0FD6" w:rsidRPr="00FB0FD6" w:rsidRDefault="00FB0FD6" w:rsidP="00FB0FD6">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="397"/>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="8642" w:type="dxa"/>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4106"/>
-        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D1081" w:rsidRPr="00A07988" w14:paraId="75E837B0" w14:textId="77777777" w:rsidTr="00562FFF">
+      <w:tr w:rsidR="009D1081" w:rsidRPr="00A07988" w14:paraId="75E837B0" w14:textId="77777777" w:rsidTr="005B386B">
         <w:trPr>
           <w:trHeight w:val="664"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C930C80" w14:textId="77777777" w:rsidR="009D1081" w:rsidRPr="00A07988" w:rsidRDefault="009D1081" w:rsidP="006D6CAB">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contactpersoon Verwerkingsverantwoordelijke (NB: Ook buiten kantooruren)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40537520" w14:textId="77777777" w:rsidR="009D1081" w:rsidRPr="00A07988" w:rsidRDefault="009D1081" w:rsidP="006D6CAB">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Naam:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CC1124F" w14:textId="77777777" w:rsidR="009D1081" w:rsidRPr="00A07988" w:rsidRDefault="009D1081" w:rsidP="006D6CAB">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contactgegevens:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D1081" w:rsidRPr="00A07988" w14:paraId="5CD9A757" w14:textId="77777777" w:rsidTr="00562FFF">
+      <w:tr w:rsidR="009D1081" w:rsidRPr="00A07988" w14:paraId="5CD9A757" w14:textId="77777777" w:rsidTr="005B386B">
         <w:trPr>
           <w:trHeight w:val="634"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68AD56B8" w14:textId="77777777" w:rsidR="009D1081" w:rsidRPr="00A07988" w:rsidRDefault="009D1081" w:rsidP="006D6CAB">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contactpersoon Verwerker (NB: Ook buiten kantooruren)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CE4AD61" w14:textId="67BEAE9F" w:rsidR="009D1081" w:rsidRPr="00A07988" w:rsidRDefault="009D1081" w:rsidP="006D6CAB">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Naam:</w:t>
             </w:r>
             <w:r w:rsidR="00C740C3" w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -4793,84 +3496,84 @@
               <w:t>+31318894613</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BDC4897" w14:textId="54024D24" w:rsidR="009D1081" w:rsidRPr="00A07988" w:rsidRDefault="00802126" w:rsidP="006D6CAB">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>privacy@scope4mation.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D1081" w:rsidRPr="00A07988" w14:paraId="6AB9E5A5" w14:textId="77777777" w:rsidTr="00562FFF">
+      <w:tr w:rsidR="009D1081" w:rsidRPr="00A07988" w14:paraId="6AB9E5A5" w14:textId="77777777" w:rsidTr="005B386B">
         <w:trPr>
           <w:trHeight w:val="634"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24F59052" w14:textId="77777777" w:rsidR="009D1081" w:rsidRPr="00A07988" w:rsidRDefault="009D1081" w:rsidP="006D6CAB">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contactgegevens IBD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C59A287" w14:textId="13579D25" w:rsidR="009D1081" w:rsidRPr="00A07988" w:rsidRDefault="009D753C" w:rsidP="006D6CAB">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="009D1081" w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4927,82 +3630,82 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>e-mailadres          : privacy@vng.nl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B51E923" w14:textId="6CDFA67B" w:rsidR="009D1081" w:rsidRPr="00A07988" w:rsidRDefault="009D1081" w:rsidP="009D1081">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3069B576" w14:textId="77777777" w:rsidR="009D1081" w:rsidRPr="00A07988" w:rsidRDefault="009D1081" w:rsidP="004D0304">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="397"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ingeschakelde subverwerkers</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1467"/>
         <w:gridCol w:w="986"/>
         <w:gridCol w:w="1235"/>
         <w:gridCol w:w="1639"/>
         <w:gridCol w:w="1332"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="1240"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F05060" w:rsidRPr="00A07988" w14:paraId="2FD47F92" w14:textId="257B2A0F" w:rsidTr="00471ACF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62635039" w14:textId="77777777" w:rsidR="00F05060" w:rsidRPr="00A07988" w:rsidRDefault="00F05060" w:rsidP="006D6CAB">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
@@ -5545,143 +4248,143 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NB:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Substantiële wijzigingen in bovenstaande tabellen geven partijen op korte termijn aan elkaar door.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40DAAB16" w14:textId="77777777" w:rsidR="00477F26" w:rsidRPr="00A07988" w:rsidRDefault="00477F26" w:rsidP="00521022">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C399183" w14:textId="77777777" w:rsidR="00614005" w:rsidRDefault="00614005">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0C9DD8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc216787086"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E94E9C7" w14:textId="410D09B1" w:rsidR="009D1081" w:rsidRPr="00A07988" w:rsidRDefault="006172DB" w:rsidP="00521022">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bijlage 2: </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk37365793"/>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="009D1081" w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>antonen passend niveau van beveiliging</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="71D95ED7" w14:textId="71815B0F" w:rsidR="009D1081" w:rsidRPr="00A07988" w:rsidRDefault="009D1081" w:rsidP="009D1081">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AE127D4" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="009D1081" w:rsidP="004327AB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="397"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Normenstelsel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45731BD6" w14:textId="646391E7" w:rsidR="00622056" w:rsidRPr="00A07988" w:rsidRDefault="009D1081" w:rsidP="004327AB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="397"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004327AB" w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -6056,81 +4759,81 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00622056" w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">De verwerker werkt volgens een andere norm, te weten: </w:t>
       </w:r>
       <w:r w:rsidR="009D1081" w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ……………………………………………………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34683308" w14:textId="6C87B95D" w:rsidR="009D1081" w:rsidRPr="00A07988" w:rsidRDefault="009D1081" w:rsidP="002019E7">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DDF09F1" w14:textId="494C7CFD" w:rsidR="00622056" w:rsidRPr="00A07988" w:rsidRDefault="00622056" w:rsidP="002019E7">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Toereikendheid</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C7A7FF7" w14:textId="1B55B3C6" w:rsidR="009D1081" w:rsidRPr="00A07988" w:rsidRDefault="009D1081" w:rsidP="00242EB0">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="397"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk55238467"/>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">De toereikendheid van de informatiebeveiliging blijkt uit </w:t>
       </w:r>
       <w:r w:rsidR="00274ED4" w:rsidRPr="00A07988">
         <w:rPr>
@@ -6544,51 +5247,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6558AA1A" w14:textId="58F0A8CC" w:rsidR="00BD2D4B" w:rsidRPr="00A07988" w:rsidRDefault="00622056" w:rsidP="009D1081">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Aansluiting bij goedgekeurde gedragscode</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C507607" w14:textId="0A1429B3" w:rsidR="00BD2D4B" w:rsidRPr="00A07988" w:rsidRDefault="00BD2D4B" w:rsidP="004D0304">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="397"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -6748,85 +5451,85 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DFCA987" w14:textId="765DF426" w:rsidR="00003B29" w:rsidRPr="00003B29" w:rsidRDefault="00003B29" w:rsidP="00003B29">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc188013335"/>
       <w:bookmarkStart w:id="9" w:name="_Toc188778809"/>
       <w:r w:rsidRPr="00003B29">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>NVT.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F918CC6" w14:textId="2AA47E3A" w:rsidR="00003B29" w:rsidRDefault="00003B29" w:rsidP="00003B29">
       <w:pPr>
-        <w:pStyle w:val="Heading10"/>
+        <w:pStyle w:val="Kop1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="60628846" w14:textId="77777777" w:rsidR="00003B29" w:rsidRDefault="00003B29">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0A4E8C"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="60"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1084A518" w14:textId="749056E5" w:rsidR="004327AB" w:rsidRPr="00AA62D5" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
-        <w:pStyle w:val="Heading10"/>
+        <w:pStyle w:val="Kop1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA62D5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>BIJLAGE</w:t>
       </w:r>
       <w:r w:rsidR="00A07988" w:rsidRPr="00AA62D5">
         <w:rPr>
@@ -6836,173 +5539,177 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA62D5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>: ISO27001 - Certificaat</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="4BBE4AD5" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="112A827C" w14:textId="3E2B7944" w:rsidR="004327AB" w:rsidRPr="00003B29" w:rsidRDefault="004327AB" w:rsidP="004327AB">
+    <w:p w14:paraId="112A827C" w14:textId="6A3184D0" w:rsidR="004327AB" w:rsidRPr="00003B29" w:rsidRDefault="00E2221B" w:rsidP="004327AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="F96B44"/>
           <w:kern w:val="32"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sectPr w:rsidR="004327AB" w:rsidRPr="00003B29" w:rsidSect="004327AB">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11920" w:h="16841"/>
           <w:pgMar w:top="1440" w:right="1411" w:bottom="0" w:left="1419" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720" w:equalWidth="0">
             <w:col w:w="9081"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A07988">
+      <w:r w:rsidRPr="00E2221B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:noProof/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="438462B8" wp14:editId="48CC0974">
-[...2 lines deleted...]
-            <wp:docPr id="1664557553" name="Picture 1" descr="A close-up of a certificate&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08C10CE3" wp14:editId="504EDAED">
+            <wp:extent cx="5766435" cy="8131175"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1706468310" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1664557553" name="Picture 1" descr="A close-up of a certificate&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="1706468310" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5760720" cy="7905115"/>
+                      <a:ext cx="5766435" cy="8131175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00A07988">
+      <w:r w:rsidR="004327AB" w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="26DC7FAD" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24D7EE3C" w14:textId="77777777" w:rsidR="00003B29" w:rsidRPr="00AA62D5" w:rsidRDefault="00003B29" w:rsidP="00003B29">
       <w:pPr>
-        <w:pStyle w:val="Heading10"/>
+        <w:pStyle w:val="Kop1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc188013336"/>
       <w:bookmarkStart w:id="11" w:name="_Toc188778810"/>
       <w:r w:rsidRPr="00AA62D5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>BIJLAGE5: ISO27001 - Verklaring Van Toepasselijkheid</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="741AE543" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
+        <w:pStyle w:val="Titel"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46DA3E3D" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
+        <w:pStyle w:val="Titel"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56939476" wp14:editId="76B34D3A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>434975</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2063115" cy="481330"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="9839" y="0"/>
                 <wp:lineTo x="1861" y="1710"/>
                 <wp:lineTo x="0" y="3420"/>
@@ -7041,73 +5748,73 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2063115" cy="481330"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D929096" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
+    <w:p w14:paraId="3D929096" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="00E2221B">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-        <w:ind w:left="3828"/>
+        <w:pStyle w:val="Titel"/>
+        <w:ind w:left="1418"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VERKLARING VAN TOEPASSELIJKHEID</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC1AFF2" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
+    <w:p w14:paraId="3AC1AFF2" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="00E2221B">
       <w:pPr>
-        <w:pStyle w:val="Subtitle"/>
-        <w:ind w:left="3828"/>
+        <w:pStyle w:val="Ondertitel"/>
+        <w:ind w:left="1418"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ISO27001:2022 V1.2 06/03/2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3387AE82" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="773E71A9" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -7149,51 +5856,51 @@
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:id w:val="-2035021670"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:color w:val="548DD4"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="319B68B1" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A07988">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A07988">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="20"/>
@@ -7271,51 +5978,51 @@
             </w:r>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="320C115D" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc212703326" w:history="1">
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DIRECTIEVERKLARING</w:t>
             </w:r>
             <w:r w:rsidRPr="00A07988">
@@ -7369,51 +6076,51 @@
             </w:r>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="1402E611" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc212703327" w:history="1">
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SCOPE</w:t>
             </w:r>
             <w:r w:rsidRPr="00A07988">
@@ -7467,51 +6174,51 @@
             </w:r>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="4E40E661" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc212703328" w:history="1">
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VERSIE</w:t>
             </w:r>
             <w:r w:rsidRPr="00A07988">
@@ -7565,51 +6272,51 @@
             </w:r>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="2AD2E6AA" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc212703329" w:history="1">
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VERKLARING VAN TOEPASSELIJKHEID</w:t>
             </w:r>
             <w:r w:rsidRPr="00A07988">
@@ -7663,51 +6370,51 @@
             </w:r>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="77E7CFE9" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc212703330" w:history="1">
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5 ORGANISATORISCHE BEHEERSMAATREGELEN</w:t>
             </w:r>
             <w:r w:rsidRPr="00A07988">
@@ -7761,51 +6468,51 @@
             </w:r>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="13201AC7" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc212703331" w:history="1">
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6 MENS GERICHTE MAATREGELEN</w:t>
             </w:r>
             <w:r w:rsidRPr="00A07988">
@@ -7859,51 +6566,51 @@
             </w:r>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="51B004CE" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc212703332" w:history="1">
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7 FYSIEKE BEHEERSMAATREGELEN</w:t>
             </w:r>
             <w:r w:rsidRPr="00A07988">
@@ -7957,51 +6664,51 @@
             </w:r>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="68B53BBC" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="underscore" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc212703333" w:history="1">
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8 TECHNOLOGISCHE BEHEERSMAATREGELEN</w:t>
             </w:r>
             <w:r w:rsidRPr="00A07988">
@@ -8055,80 +6762,80 @@
             </w:r>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="0BC18087" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A07988">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:bookmarkStart w:id="13" w:name="_Toc196807740" w:displacedByCustomXml="prev"/>
-    <w:bookmarkStart w:id="14" w:name="_Toc196807480" w:displacedByCustomXml="prev"/>
+    <w:bookmarkStart w:id="13" w:name="_Toc196807480" w:displacedByCustomXml="prev"/>
+    <w:bookmarkStart w:id="14" w:name="_Toc196807740" w:displacedByCustomXml="prev"/>
     <w:p w14:paraId="196C7DBB" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
-        <w:pStyle w:val="Heading10"/>
+        <w:pStyle w:val="Kop1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="_Toc156548187"/>
       <w:bookmarkStart w:id="16" w:name="_Toc212703325"/>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -8160,51 +6867,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CC5E55B" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>De van toepassing zijnde beheersmaatregelen zijn geïdentificeerd op basis van de beheersmaatregelen benoemd in de ISO27001 norm Annex 1. Voor de van toepassing zijnde beheersmaatregel wordt verwezen naar de gedefinieerde ISO27002 ‘best practices’ richtlijnen welke specifiek zijn gemaakt voor toepassing in Scope4mation B.V. bedrijfsprocessen. Indien een beheersmaatregel niet van toepassing is, wordt hiervoor een verklaring gegeven.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EFCD42F" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
-        <w:pStyle w:val="Heading10"/>
+        <w:pStyle w:val="Kop1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc156548188"/>
       <w:bookmarkStart w:id="18" w:name="_Toc212703326"/>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DIRECTIEVERKLARING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="54650024" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -8339,224 +7046,233 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>J.A.C. Ale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75E1D4DC" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="EE691B"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73AFE412" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
-        <w:pStyle w:val="Heading10"/>
+        <w:pStyle w:val="Kop1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc156548189"/>
       <w:bookmarkStart w:id="20" w:name="_Toc212703327"/>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SCOPE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="3DCD72D0" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ontwikkeling, installatie en ondersteuning van software voor data integratie op basis van SaaS en on-premise.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DBA5B2D" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41487702" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
-        <w:pStyle w:val="Heading10"/>
+        <w:pStyle w:val="Kop1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc212703328"/>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>VERSIE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="140A6145" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
+    <w:p w14:paraId="140A6145" w14:textId="53AEC249" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_TOC_250003"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>De actuele versie is V1.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2221B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, d.d. 06/03/2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4249DD" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="23188D29" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
-        <w:pStyle w:val="Heading10"/>
+        <w:pStyle w:val="Kop1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc212703329"/>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>VERKLARING VAN TOEPASSELIJKHEID</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="7FEC2AB1" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblStyle w:val="Tabelrasterlicht"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1638"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="2543"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1147"/>
       </w:tblGrid>
       <w:tr w:rsidR="004327AB" w:rsidRPr="00A07988" w14:paraId="78DA2281" w14:textId="77777777" w:rsidTr="004327AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9918" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="222ECF79" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="00D955BE">
             <w:pPr>
-              <w:pStyle w:val="Heading10"/>
+              <w:pStyle w:val="Kop1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="24" w:name="_Toc212703330"/>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5 ORGANISATORISCHE BEHEERSMAATREGELEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004327AB" w:rsidRPr="00A07988" w14:paraId="0EC810FB" w14:textId="77777777" w:rsidTr="004327AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9918" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:hideMark/>
@@ -18321,73 +17037,73 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2207CF81" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblStyle w:val="Tabelrasterlicht"/>
         <w:tblW w:w="9535" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="805"/>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="4140"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="1170"/>
       </w:tblGrid>
       <w:tr w:rsidR="004327AB" w:rsidRPr="00A07988" w14:paraId="26794C68" w14:textId="77777777" w:rsidTr="00D955BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9535" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20B04CA6" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="00D955BE">
             <w:pPr>
-              <w:pStyle w:val="Heading10"/>
+              <w:pStyle w:val="Kop1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="25" w:name="_Toc212703331"/>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6 MENS GERICHTE MAATREGELEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004327AB" w:rsidRPr="00A07988" w14:paraId="1E8BBB24" w14:textId="77777777" w:rsidTr="00D955BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9535" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:hideMark/>
@@ -20639,74 +19355,74 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="136CC1BC" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblStyle w:val="Tabelrasterlicht"/>
         <w:tblW w:w="9558" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="805"/>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="2633"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="2520"/>
       </w:tblGrid>
       <w:tr w:rsidR="004327AB" w:rsidRPr="00A07988" w14:paraId="161A714B" w14:textId="77777777" w:rsidTr="004327AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9558" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E510ADC" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="00D955BE">
             <w:pPr>
-              <w:pStyle w:val="Heading10"/>
+              <w:pStyle w:val="Kop1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="26" w:name="_Toc212703332"/>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>7 FYSIEKE BEHEERSMAATREGELEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004327AB" w:rsidRPr="00A07988" w14:paraId="2E79C197" w14:textId="77777777" w:rsidTr="004327AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9558" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
@@ -24457,74 +23173,74 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D2FA161" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="004327AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07988">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblStyle w:val="Tabelrasterlicht"/>
         <w:tblW w:w="9288" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="715"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="2543"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="2070"/>
       </w:tblGrid>
       <w:tr w:rsidR="004327AB" w:rsidRPr="00A07988" w14:paraId="0DD96D40" w14:textId="77777777" w:rsidTr="004327AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9288" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="574F0757" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="004327AB" w:rsidP="00D955BE">
             <w:pPr>
-              <w:pStyle w:val="Heading10"/>
+              <w:pStyle w:val="Kop1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="27" w:name="_Toc212703333"/>
             <w:r w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>8 TECHNOLOGISCHE BEHEERSMAATREGELEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004327AB" w:rsidRPr="00A07988" w14:paraId="78BDD021" w14:textId="77777777" w:rsidTr="004327AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9288" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
@@ -27201,76 +25917,76 @@
                   <w14:checked w14:val="1"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="004327AB" w:rsidRPr="00A07988">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☒</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004327AB" w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>RB</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41CCE060" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="00000000" w:rsidP="00D955BE">
+          <w:p w14:paraId="41CCE060" w14:textId="59CB7839" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="00000000" w:rsidP="00D955BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-590536260"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="004327AB" w:rsidRPr="00A07988">
+                <w:r w:rsidR="00E2221B">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004327AB" w:rsidRPr="00A07988">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>WG</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BC8A27B" w14:textId="77777777" w:rsidR="004327AB" w:rsidRPr="00A07988" w:rsidRDefault="00000000" w:rsidP="00D955BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
@@ -33873,81 +32589,81 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56145768" w14:textId="519182DB" w:rsidR="008A62CC" w:rsidRPr="00A07988" w:rsidRDefault="008A62CC" w:rsidP="00BD2D4B">
       <w:pPr>
         <w:spacing w:line="290" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008A62CC" w:rsidRPr="00A07988" w:rsidSect="003E4EA6">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11910" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1560" w:right="1418" w:bottom="1418" w:left="1418" w:header="0" w:footer="476" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D56C629" w14:textId="77777777" w:rsidR="00F22D77" w:rsidRDefault="00F22D77">
+    <w:p w14:paraId="7C37FA58" w14:textId="77777777" w:rsidR="00ED4EA3" w:rsidRDefault="00ED4EA3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F4D67F3" w14:textId="77777777" w:rsidR="00F22D77" w:rsidRDefault="00F22D77">
+    <w:p w14:paraId="351467FF" w14:textId="77777777" w:rsidR="00ED4EA3" w:rsidRDefault="00ED4EA3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -34020,227 +32736,227 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="4000247B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A19C3E9" w14:textId="611966D8" w:rsidR="004D0304" w:rsidRDefault="004D0304">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004D0304">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Gebaseerd op versie: </w:t>
     </w:r>
     <w:r w:rsidRPr="004D0304">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2.5</w:t>
     </w:r>
     <w:r w:rsidR="00435D51">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="004D0304">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> van de IBD / VNG</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6669D72A" w14:textId="77777777" w:rsidR="004D0304" w:rsidRPr="004D0304" w:rsidRDefault="004D0304">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Paginanummer"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:id w:val="1046799571"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="021C14FF" w14:textId="17FEA659" w:rsidR="00B5070A" w:rsidRPr="00F970C9" w:rsidRDefault="00B5070A" w:rsidP="001813CD">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Voettekst"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
             <w:sz w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00F970C9">
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00F970C9">
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00F970C9">
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
             <w:noProof/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidRPr="00F970C9">
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Paginanummer"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="467421F6" w14:textId="6EA012C3" w:rsidR="00B5070A" w:rsidRPr="00363301" w:rsidRDefault="00B5070A" w:rsidP="00F970C9">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00363301">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Verwerkersovereenkomst uitvoering &lt;</w:t>
     </w:r>
     <w:r w:rsidRPr="00363301">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>naam hoofdovereenkomst</w:t>
     </w:r>
     <w:r w:rsidRPr="00363301">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>&gt;</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57D37E4C" w14:textId="77777777" w:rsidR="00F22D77" w:rsidRDefault="00F22D77">
+    <w:p w14:paraId="18A4C18D" w14:textId="77777777" w:rsidR="00ED4EA3" w:rsidRDefault="00ED4EA3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B8ED097" w14:textId="77777777" w:rsidR="00F22D77" w:rsidRDefault="00F22D77">
+    <w:p w14:paraId="7A34A9FE" w14:textId="77777777" w:rsidR="00ED4EA3" w:rsidRDefault="00ED4EA3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="133533E1" w14:textId="46568F57" w:rsidR="00B5070A" w:rsidRDefault="00B5070A" w:rsidP="002F0163">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="2475"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="503315376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B1402B2" wp14:editId="0AAE7E9E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-382123</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>190353</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="984250" cy="438785"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapNone/>
@@ -34279,51 +32995,51 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F916702"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4C3E5F94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="TOCHeading"/>
+      <w:pStyle w:val="Kopvaninhoudsopgave"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1224" w:hanging="504"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
@@ -34980,51 +33696,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04442518" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A7B2FCE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2A520ABA"/>
     <w:name w:val="IBD"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading10"/>
+      <w:pStyle w:val="Kop1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="794" w:hanging="794"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Style1"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="794" w:hanging="794"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
         <w:sz w:val="24"/>
@@ -35958,51 +34674,51 @@
   <w:num w:numId="10" w16cid:durableId="1467120857">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1436317546">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1464041460">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1807699781">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1152595847">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="240452672">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:recommended="1"/>
-  <w:zoom w:percent="281"/>
+  <w:zoom w:percent="212"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -36024,53 +34740,55 @@
     <w:rsid w:val="00017D97"/>
     <w:rsid w:val="000221F8"/>
     <w:rsid w:val="000227FE"/>
     <w:rsid w:val="0002350D"/>
     <w:rsid w:val="0002355E"/>
     <w:rsid w:val="00027089"/>
     <w:rsid w:val="000505E8"/>
     <w:rsid w:val="00053C4A"/>
     <w:rsid w:val="00055D20"/>
     <w:rsid w:val="00060E42"/>
     <w:rsid w:val="000620E1"/>
     <w:rsid w:val="00067C4B"/>
     <w:rsid w:val="000712C2"/>
     <w:rsid w:val="00071EEE"/>
     <w:rsid w:val="0007375A"/>
     <w:rsid w:val="000871EB"/>
     <w:rsid w:val="00093C21"/>
     <w:rsid w:val="000956E8"/>
     <w:rsid w:val="0009679E"/>
     <w:rsid w:val="000A7754"/>
     <w:rsid w:val="000B2777"/>
     <w:rsid w:val="000B57C6"/>
     <w:rsid w:val="000C2E8C"/>
     <w:rsid w:val="000C300E"/>
     <w:rsid w:val="000C5626"/>
+    <w:rsid w:val="000D06B8"/>
     <w:rsid w:val="000D2608"/>
     <w:rsid w:val="000E547A"/>
     <w:rsid w:val="000F06EB"/>
+    <w:rsid w:val="000F398B"/>
     <w:rsid w:val="000F4241"/>
     <w:rsid w:val="000F7149"/>
     <w:rsid w:val="000F7ED9"/>
     <w:rsid w:val="001028DF"/>
     <w:rsid w:val="001123B3"/>
     <w:rsid w:val="00116BDD"/>
     <w:rsid w:val="00120750"/>
     <w:rsid w:val="00126243"/>
     <w:rsid w:val="00126FF3"/>
     <w:rsid w:val="00127BFA"/>
     <w:rsid w:val="0013286B"/>
     <w:rsid w:val="00132EC1"/>
     <w:rsid w:val="00135F9B"/>
     <w:rsid w:val="00141229"/>
     <w:rsid w:val="00144830"/>
     <w:rsid w:val="001459BB"/>
     <w:rsid w:val="00155A80"/>
     <w:rsid w:val="0017284D"/>
     <w:rsid w:val="0017544A"/>
     <w:rsid w:val="00175FA2"/>
     <w:rsid w:val="00180335"/>
     <w:rsid w:val="00180556"/>
     <w:rsid w:val="00180603"/>
     <w:rsid w:val="001807F1"/>
     <w:rsid w:val="001813CD"/>
@@ -36218,50 +34936,51 @@
     <w:rsid w:val="00433EAE"/>
     <w:rsid w:val="00435D51"/>
     <w:rsid w:val="00437E57"/>
     <w:rsid w:val="00452BA0"/>
     <w:rsid w:val="00453CBE"/>
     <w:rsid w:val="00454B66"/>
     <w:rsid w:val="00466F88"/>
     <w:rsid w:val="00466FA8"/>
     <w:rsid w:val="00471ACF"/>
     <w:rsid w:val="00471BF1"/>
     <w:rsid w:val="00477F26"/>
     <w:rsid w:val="004806E9"/>
     <w:rsid w:val="00485D83"/>
     <w:rsid w:val="0048663B"/>
     <w:rsid w:val="00495438"/>
     <w:rsid w:val="00497880"/>
     <w:rsid w:val="004A00E3"/>
     <w:rsid w:val="004A0D0B"/>
     <w:rsid w:val="004A13EE"/>
     <w:rsid w:val="004A2271"/>
     <w:rsid w:val="004A51CB"/>
     <w:rsid w:val="004B0CC1"/>
     <w:rsid w:val="004B53EE"/>
     <w:rsid w:val="004B751B"/>
     <w:rsid w:val="004B75F0"/>
+    <w:rsid w:val="004B7899"/>
     <w:rsid w:val="004C45D3"/>
     <w:rsid w:val="004C51B6"/>
     <w:rsid w:val="004C5C35"/>
     <w:rsid w:val="004C76A2"/>
     <w:rsid w:val="004D0304"/>
     <w:rsid w:val="004E0574"/>
     <w:rsid w:val="004E1DA1"/>
     <w:rsid w:val="004E21DE"/>
     <w:rsid w:val="004E41C9"/>
     <w:rsid w:val="004E645C"/>
     <w:rsid w:val="004F185D"/>
     <w:rsid w:val="004F4236"/>
     <w:rsid w:val="004F7FD3"/>
     <w:rsid w:val="00501C24"/>
     <w:rsid w:val="0050206C"/>
     <w:rsid w:val="00505D70"/>
     <w:rsid w:val="005116CA"/>
     <w:rsid w:val="00515B6B"/>
     <w:rsid w:val="00516A85"/>
     <w:rsid w:val="00521022"/>
     <w:rsid w:val="00522E91"/>
     <w:rsid w:val="005253D0"/>
     <w:rsid w:val="00525B8D"/>
     <w:rsid w:val="00526DB3"/>
     <w:rsid w:val="00527D57"/>
@@ -36270,50 +34989,51 @@
     <w:rsid w:val="005345F0"/>
     <w:rsid w:val="0053559E"/>
     <w:rsid w:val="00536332"/>
     <w:rsid w:val="005363AA"/>
     <w:rsid w:val="0054259D"/>
     <w:rsid w:val="00546DCC"/>
     <w:rsid w:val="00546F2A"/>
     <w:rsid w:val="00547146"/>
     <w:rsid w:val="00547810"/>
     <w:rsid w:val="00547DB9"/>
     <w:rsid w:val="00555DC3"/>
     <w:rsid w:val="00556F49"/>
     <w:rsid w:val="0055726A"/>
     <w:rsid w:val="00557774"/>
     <w:rsid w:val="00560CDA"/>
     <w:rsid w:val="00562FFF"/>
     <w:rsid w:val="00565947"/>
     <w:rsid w:val="00583517"/>
     <w:rsid w:val="00591323"/>
     <w:rsid w:val="00597EAB"/>
     <w:rsid w:val="005A39F2"/>
     <w:rsid w:val="005A7102"/>
     <w:rsid w:val="005B1728"/>
     <w:rsid w:val="005B1BAE"/>
     <w:rsid w:val="005B3340"/>
+    <w:rsid w:val="005B386B"/>
     <w:rsid w:val="005C0EB3"/>
     <w:rsid w:val="005C56EA"/>
     <w:rsid w:val="005C773B"/>
     <w:rsid w:val="005E093B"/>
     <w:rsid w:val="005E2B90"/>
     <w:rsid w:val="005E759D"/>
     <w:rsid w:val="005F036A"/>
     <w:rsid w:val="005F1283"/>
     <w:rsid w:val="005F1791"/>
     <w:rsid w:val="005F3466"/>
     <w:rsid w:val="005F376E"/>
     <w:rsid w:val="005F44C5"/>
     <w:rsid w:val="005F691F"/>
     <w:rsid w:val="00604854"/>
     <w:rsid w:val="006051CC"/>
     <w:rsid w:val="00605EAB"/>
     <w:rsid w:val="006101B9"/>
     <w:rsid w:val="006114D6"/>
     <w:rsid w:val="00612A7D"/>
     <w:rsid w:val="00614005"/>
     <w:rsid w:val="00615DC5"/>
     <w:rsid w:val="006172DB"/>
     <w:rsid w:val="00617F70"/>
     <w:rsid w:val="00622056"/>
     <w:rsid w:val="00623A80"/>
@@ -36344,50 +35064,51 @@
     <w:rsid w:val="006A6022"/>
     <w:rsid w:val="006A7EFD"/>
     <w:rsid w:val="006B1769"/>
     <w:rsid w:val="006C4CAD"/>
     <w:rsid w:val="006C71D5"/>
     <w:rsid w:val="006D2D01"/>
     <w:rsid w:val="006D3AD7"/>
     <w:rsid w:val="006D4846"/>
     <w:rsid w:val="006D65B2"/>
     <w:rsid w:val="006D66BC"/>
     <w:rsid w:val="006D6CAB"/>
     <w:rsid w:val="006E31AB"/>
     <w:rsid w:val="006F102D"/>
     <w:rsid w:val="006F6CAE"/>
     <w:rsid w:val="006F7F76"/>
     <w:rsid w:val="007024CD"/>
     <w:rsid w:val="00702B8C"/>
     <w:rsid w:val="0070354F"/>
     <w:rsid w:val="00703EF3"/>
     <w:rsid w:val="007061BD"/>
     <w:rsid w:val="0071034F"/>
     <w:rsid w:val="0071206D"/>
     <w:rsid w:val="00712A84"/>
     <w:rsid w:val="00712D86"/>
     <w:rsid w:val="00714022"/>
+    <w:rsid w:val="00726F7F"/>
     <w:rsid w:val="00731D9E"/>
     <w:rsid w:val="00735340"/>
     <w:rsid w:val="00736161"/>
     <w:rsid w:val="007364BF"/>
     <w:rsid w:val="00736834"/>
     <w:rsid w:val="00737F82"/>
     <w:rsid w:val="00742F93"/>
     <w:rsid w:val="00744B2F"/>
     <w:rsid w:val="00746022"/>
     <w:rsid w:val="007469DA"/>
     <w:rsid w:val="00751726"/>
     <w:rsid w:val="00763571"/>
     <w:rsid w:val="0076385F"/>
     <w:rsid w:val="007644C0"/>
     <w:rsid w:val="007650A4"/>
     <w:rsid w:val="0077250A"/>
     <w:rsid w:val="00786372"/>
     <w:rsid w:val="0078746A"/>
     <w:rsid w:val="00787B76"/>
     <w:rsid w:val="007939C3"/>
     <w:rsid w:val="00795DBE"/>
     <w:rsid w:val="007A13B5"/>
     <w:rsid w:val="007A2C2E"/>
     <w:rsid w:val="007A2CD3"/>
     <w:rsid w:val="007A3F21"/>
@@ -36659,106 +35380,109 @@
     <w:rsid w:val="00D06AE3"/>
     <w:rsid w:val="00D10C8E"/>
     <w:rsid w:val="00D16412"/>
     <w:rsid w:val="00D22454"/>
     <w:rsid w:val="00D3275B"/>
     <w:rsid w:val="00D33A83"/>
     <w:rsid w:val="00D356B3"/>
     <w:rsid w:val="00D35F92"/>
     <w:rsid w:val="00D43CEB"/>
     <w:rsid w:val="00D443E6"/>
     <w:rsid w:val="00D4614A"/>
     <w:rsid w:val="00D46BB4"/>
     <w:rsid w:val="00D47028"/>
     <w:rsid w:val="00D5123C"/>
     <w:rsid w:val="00D55578"/>
     <w:rsid w:val="00D575FB"/>
     <w:rsid w:val="00D57B1B"/>
     <w:rsid w:val="00D57F5C"/>
     <w:rsid w:val="00D62A40"/>
     <w:rsid w:val="00D64523"/>
     <w:rsid w:val="00D64A23"/>
     <w:rsid w:val="00D66240"/>
     <w:rsid w:val="00D662A7"/>
     <w:rsid w:val="00D84A24"/>
     <w:rsid w:val="00D9012B"/>
+    <w:rsid w:val="00D960CE"/>
     <w:rsid w:val="00DA012A"/>
     <w:rsid w:val="00DA0C58"/>
     <w:rsid w:val="00DA1D70"/>
     <w:rsid w:val="00DA39B0"/>
     <w:rsid w:val="00DB1009"/>
     <w:rsid w:val="00DB2B84"/>
     <w:rsid w:val="00DB7319"/>
     <w:rsid w:val="00DC2F3A"/>
     <w:rsid w:val="00DC47FF"/>
     <w:rsid w:val="00DC4A70"/>
     <w:rsid w:val="00DC563F"/>
     <w:rsid w:val="00DC6B4C"/>
     <w:rsid w:val="00DD089E"/>
     <w:rsid w:val="00DD39EE"/>
     <w:rsid w:val="00DD3EA7"/>
     <w:rsid w:val="00DE3049"/>
     <w:rsid w:val="00DE310A"/>
     <w:rsid w:val="00DE3BAB"/>
     <w:rsid w:val="00DE7FEE"/>
     <w:rsid w:val="00DF147B"/>
     <w:rsid w:val="00DF2692"/>
     <w:rsid w:val="00E0031D"/>
     <w:rsid w:val="00E05A8C"/>
     <w:rsid w:val="00E12D98"/>
     <w:rsid w:val="00E137AB"/>
     <w:rsid w:val="00E21B5A"/>
+    <w:rsid w:val="00E2221B"/>
     <w:rsid w:val="00E249AF"/>
     <w:rsid w:val="00E273EA"/>
     <w:rsid w:val="00E30795"/>
     <w:rsid w:val="00E3105D"/>
     <w:rsid w:val="00E333EC"/>
     <w:rsid w:val="00E34F93"/>
     <w:rsid w:val="00E3502D"/>
     <w:rsid w:val="00E40662"/>
     <w:rsid w:val="00E520C7"/>
     <w:rsid w:val="00E61402"/>
     <w:rsid w:val="00E6158E"/>
     <w:rsid w:val="00E63652"/>
     <w:rsid w:val="00E646F1"/>
     <w:rsid w:val="00E65C5F"/>
     <w:rsid w:val="00E703E2"/>
     <w:rsid w:val="00E74C54"/>
     <w:rsid w:val="00E8041C"/>
     <w:rsid w:val="00E822CD"/>
     <w:rsid w:val="00E82458"/>
     <w:rsid w:val="00E83CC5"/>
     <w:rsid w:val="00E859C7"/>
     <w:rsid w:val="00E87CD7"/>
     <w:rsid w:val="00E95B32"/>
     <w:rsid w:val="00EA0AE8"/>
     <w:rsid w:val="00EB614A"/>
     <w:rsid w:val="00EC3331"/>
     <w:rsid w:val="00EC73AE"/>
     <w:rsid w:val="00ED22B6"/>
     <w:rsid w:val="00ED34A2"/>
     <w:rsid w:val="00ED3FFE"/>
+    <w:rsid w:val="00ED4EA3"/>
     <w:rsid w:val="00ED6571"/>
     <w:rsid w:val="00EE0640"/>
     <w:rsid w:val="00EE2125"/>
     <w:rsid w:val="00EE401A"/>
     <w:rsid w:val="00EE4846"/>
     <w:rsid w:val="00EE5432"/>
     <w:rsid w:val="00EE68E6"/>
     <w:rsid w:val="00EE7807"/>
     <w:rsid w:val="00EF0C8A"/>
     <w:rsid w:val="00EF393F"/>
     <w:rsid w:val="00EF4C8F"/>
     <w:rsid w:val="00F01D3E"/>
     <w:rsid w:val="00F0324B"/>
     <w:rsid w:val="00F05060"/>
     <w:rsid w:val="00F06277"/>
     <w:rsid w:val="00F12D58"/>
     <w:rsid w:val="00F15025"/>
     <w:rsid w:val="00F20F40"/>
     <w:rsid w:val="00F22D77"/>
     <w:rsid w:val="00F3277D"/>
     <w:rsid w:val="00F33A52"/>
     <w:rsid w:val="00F3459F"/>
     <w:rsid w:val="00F40C1A"/>
     <w:rsid w:val="00F41ADE"/>
     <w:rsid w:val="00F41CB6"/>
@@ -36804,52 +35528,52 @@
     <w:rsid w:val="00FE3B45"/>
     <w:rsid w:val="00FE7041"/>
     <w:rsid w:val="00FF4023"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6A931B97"/>
   <w15:docId w15:val="{B84DFBA8-D7B2-4E46-9094-5A18138C1C5F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -37208,735 +35932,735 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading10">
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="nummer"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Plattetekst"/>
+    <w:link w:val="Kop1Char"/>
     <w:qFormat/>
     <w:rsid w:val="008C7836"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="0A4E8C"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="60"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Heading10"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Kop1"/>
+    <w:next w:val="Plattetekst"/>
+    <w:link w:val="Kop2Char"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00396EB3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0C9DD8"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:autoRedefine/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006114D6"/>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="00B0F0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008C7836"/>
     <w:pPr>
       <w:spacing w:before="40" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="0C9DD8"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
     <w:qFormat/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="num" w:pos="1008"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="1008" w:hanging="1008"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
     <w:qFormat/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="num" w:pos="1152"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="1152" w:hanging="1152"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
     <w:qFormat/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="num" w:pos="1296"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="1296" w:hanging="1296"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:i/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
     <w:qFormat/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="num" w:pos="1440"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="1440" w:hanging="1440"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
     <w:qFormat/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="num" w:pos="1584"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="1584" w:hanging="1584"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
     <w:name w:val="Body Text"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:link w:val="PlattetekstChar"/>
     <w:qFormat/>
     <w:rsid w:val="00363301"/>
     <w:pPr>
       <w:spacing w:line="290" w:lineRule="auto"/>
       <w:ind w:right="295"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="43"/>
       <w:ind w:left="394" w:hanging="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="13" w:line="177" w:lineRule="exact"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00583517"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00583517"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00583517"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00583517"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
     <w:rsid w:val="006114D6"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="00B0F0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="008C7836"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:color w:val="0C9DD8"/>
       <w:sz w:val="18"/>
       <w:lang w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Heading10"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Kop1"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="008C7836"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="008C7836"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="0A4E8C"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="60"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="Nadruk">
     <w:name w:val="Emphasis"/>
     <w:aliases w:val="Ondertitel IBD"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00F33A52"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="0C9DD8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:aliases w:val="Chapeau Bovenregel"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00F33A52"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="0C9DD8"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Inhopg1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D47028"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="548DD4"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Inhopg2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A0267F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="426"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Inhopg3">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D47028"/>
     <w:pPr>
       <w:ind w:left="220"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Inhopg4">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D47028"/>
     <w:pPr>
       <w:pBdr>
         <w:between w:val="double" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Inhopg5">
     <w:name w:val="toc 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D47028"/>
     <w:pPr>
       <w:pBdr>
         <w:between w:val="double" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="660"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Inhopg6">
     <w:name w:val="toc 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D47028"/>
     <w:pPr>
       <w:pBdr>
         <w:between w:val="double" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="880"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Inhopg7">
     <w:name w:val="toc 7"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D47028"/>
     <w:pPr>
       <w:pBdr>
         <w:between w:val="double" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="1100"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Inhopg8">
     <w:name w:val="toc 8"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D47028"/>
     <w:pPr>
       <w:pBdr>
         <w:between w:val="double" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="1320"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Inhopg9">
     <w:name w:val="toc 9"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D47028"/>
     <w:pPr>
       <w:pBdr>
         <w:between w:val="double" w:sz="6" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="1540"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D47028"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0095471D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0095471D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0076385F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="000F06EB"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable4-Accent1">
+  <w:style w:type="table" w:styleId="Rastertabel4-Accent1">
     <w:name w:val="Grid Table 4 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="000F06EB"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
@@ -37963,945 +36687,945 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D5123C"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D5123C"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DocumentMap">
+  <w:style w:type="paragraph" w:styleId="Documentstructuur">
     <w:name w:val="Document Map"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="DocumentMapChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="DocumentstructuurChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002D318B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
-[...2 lines deleted...]
-    <w:link w:val="DocumentMap"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentstructuurChar">
+    <w:name w:val="Documentstructuur Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Documentstructuur"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002D318B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="Kopvaninhoudsopgave">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading10"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Kop1"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007B7F12"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleReference">
+  <w:style w:type="character" w:styleId="Subtieleverwijzing">
     <w:name w:val="Subtle Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
     <w:rsid w:val="007B7F12"/>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
     <w:rsid w:val="00396EB3"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0C9DD8"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="documenthuishouding">
     <w:name w:val="document huishouding"/>
-    <w:basedOn w:val="Heading10"/>
+    <w:basedOn w:val="Kop1"/>
     <w:link w:val="documenthuishoudingChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F33A52"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:aliases w:val="nummer Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading10"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
     <w:rsid w:val="00F33A52"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="0A4E8C"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="60"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="documenthuishoudingChar">
     <w:name w:val="document huishouding Char"/>
-    <w:basedOn w:val="Heading1Char"/>
+    <w:basedOn w:val="Kop1Char"/>
     <w:link w:val="documenthuishouding"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00F33A52"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="0A4E8C"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="60"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Onopgelostemelding1">
     <w:name w:val="Onopgeloste melding1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FC592D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BallontekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006533F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ballontekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006533F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Zwaar">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="0007375A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Revisie">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B8599B"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003A591D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003A591D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003A591D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Tekstopmerking"/>
+    <w:next w:val="Tekstopmerking"/>
+    <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00292631"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
+    <w:name w:val="Onderwerp van opmerking Char"/>
+    <w:basedOn w:val="TekstopmerkingChar"/>
+    <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00292631"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Paginanummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F970C9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonormal">
     <w:name w:val="x_msonormal"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:rsid w:val="006E31AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Onopgelostemelding2">
     <w:name w:val="Onopgeloste melding2"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00224F09"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00FA0EFE"/>
     <w:pPr>
       <w:widowControl/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006051CC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...2 lines deleted...]
-    <w:link w:val="ListParagraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
+    <w:name w:val="Lijstalinea Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="009C23F7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
     <w:name w:val="p1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:rsid w:val="00401EB6"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGridLight">
+  <w:style w:type="table" w:styleId="Tabelrasterlicht">
     <w:name w:val="Grid Table Light"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:i/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid0">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="2"/>
       <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
-    <w:link w:val="NoSpacingChar"/>
+    <w:link w:val="GeenafstandChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrontPageTitle">
     <w:name w:val="FrontPageTitle"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="FrontPageTitleChar"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
       <w:sz w:val="36"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrontPageSubject">
     <w:name w:val="FrontPageSubject"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="FrontPageSubjectChar"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="D8BE88"/>
       <w:sz w:val="32"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FrontPageTitleChar">
     <w:name w:val="FrontPageTitle Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="FrontPageTitle"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
       <w:sz w:val="36"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrontPageDocumentID">
     <w:name w:val="FrontPageDocumentID"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="FrontPageDocumentIDChar"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="D8BE88"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FrontPageSubjectChar">
     <w:name w:val="FrontPageSubject Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="FrontPageSubject"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:color w:val="D8BE88"/>
       <w:sz w:val="32"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TopHeader">
     <w:name w:val="TopHeader"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="TopHeaderChar"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="A17D4A"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FrontPageDocumentIDChar">
     <w:name w:val="FrontPageDocumentID Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="FrontPageDocumentID"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:color w:val="D8BE88"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TopHeaderChar">
     <w:name w:val="TopHeader Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="TopHeader"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:color w:val="A17D4A"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="D8BE88"/>
       <w:spacing w:val="15"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="D8BE88"/>
       <w:spacing w:val="15"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="200" w:after="280" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="936" w:right="936" w:hanging="360"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="D8BE88"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="D8BE88"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="005954"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RubikBullets">
     <w:name w:val="Rubik Bullets"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="RubikBulletsChar"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubikBulletsChar">
     <w:name w:val="Rubik Bullets Char"/>
-    <w:basedOn w:val="ListParagraphChar"/>
+    <w:basedOn w:val="LijstalineaChar"/>
     <w:link w:val="RubikBullets"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstalinea1">
     <w:name w:val="Lijstalinea1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="720" w:hanging="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Kop2"/>
     <w:link w:val="Style1Char"/>
     <w:qFormat/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="576"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="200" w:after="240" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="576" w:hanging="576"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="F96B44"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Kop2"/>
     <w:link w:val="Style2Char"/>
     <w:qFormat/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="num" w:pos="576"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="200" w:after="240" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="576" w:hanging="576"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="F96B44"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
     <w:name w:val="Style1 Char"/>
-    <w:basedOn w:val="Heading2Char"/>
+    <w:basedOn w:val="Kop2Char"/>
     <w:link w:val="Style1"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="F96B44"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Style2"/>
     <w:link w:val="Style3Char"/>
     <w:qFormat/>
     <w:rsid w:val="004327AB"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style2Char">
     <w:name w:val="Style2 Char"/>
-    <w:basedOn w:val="Heading2Char"/>
+    <w:basedOn w:val="Kop2Char"/>
     <w:link w:val="Style2"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="F96B44"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
     <w:name w:val="Style4"/>
     <w:basedOn w:val="Style3"/>
     <w:link w:val="Style4Char"/>
     <w:qFormat/>
     <w:rsid w:val="004327AB"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style3Char">
     <w:name w:val="Style3 Char"/>
     <w:basedOn w:val="Style2Char"/>
     <w:link w:val="Style3"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
@@ -38909,208 +37633,208 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="F96B44"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style4Char">
     <w:name w:val="Style4 Char"/>
     <w:basedOn w:val="Style3Char"/>
     <w:link w:val="Style4"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="F96B44"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="S4MBullets">
     <w:name w:val="S4M Bullets"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="S4MBulletsChar"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="S4MBulletsChar">
     <w:name w:val="S4M Bullets Char"/>
-    <w:basedOn w:val="ListParagraphChar"/>
+    <w:basedOn w:val="LijstalineaChar"/>
     <w:link w:val="S4MBullets"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
-    <w:basedOn w:val="Heading10"/>
-    <w:link w:val="Heading1Char0"/>
+    <w:basedOn w:val="Kop1"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl/>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="26577D"/>
       <w:kern w:val="32"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char0">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading1 Char"/>
-    <w:basedOn w:val="Heading1Char"/>
+    <w:basedOn w:val="Kop1Char"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="26577D"/>
       <w:kern w:val="32"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop1nr">
     <w:name w:val="Kop 1 nr"/>
-    <w:basedOn w:val="Heading10"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Kop1"/>
+    <w:next w:val="Standaard"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:keepNext/>
       <w:pageBreakBefore/>
       <w:widowControl/>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="0" w:after="496" w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="004696"/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="kop2nr">
     <w:name w:val="kop 2 nr"/>
-    <w:basedOn w:val="Heading2"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Kop2"/>
+    <w:next w:val="Standaard"/>
     <w:link w:val="kop2nrChar"/>
     <w:autoRedefine/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="397"/>
         <w:tab w:val="left" w:pos="510"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="240" w:after="137" w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004696"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="kop3nr">
     <w:name w:val="kop 3 nr"/>
-    <w:basedOn w:val="Heading3"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Kop3"/>
+    <w:next w:val="Standaard"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="60" w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="auto"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Rastertabel4-Accent11">
     <w:name w:val="Rastertabel 4 - Accent 11"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -39148,275 +37872,275 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RapportTitel">
     <w:name w:val="RapportTitel"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:line="480" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="004682"/>
       <w:sz w:val="68"/>
       <w:szCs w:val="68"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop20">
     <w:name w:val="Kop2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Kop2Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char0"/>
     <w:qFormat/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:after="480"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="004682"/>
       <w:kern w:val="32"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="52"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char0">
     <w:name w:val="Kop2 Char"/>
-    <w:link w:val="Kop2"/>
+    <w:link w:val="Kop20"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="004682"/>
       <w:kern w:val="32"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="52"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rapporttitelaanv">
     <w:name w:val="Rapporttitel aanv"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:xAlign="center" w:y="4321"/>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="9" w:after="9" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="493" w:right="493"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:spacing w:val="22"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleEmphasis">
+  <w:style w:type="character" w:styleId="Subtielebenadrukking">
     <w:name w:val="Subtle Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Politietabelblauw">
     <w:name w:val="Politie tabel blauw"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="004696"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="004696"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="004696"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="004696"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="004696"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="004696"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="227" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="004380"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Bijschrift">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="35"/>
     <w:qFormat/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kopbijlage">
     <w:name w:val="Kop bijlage"/>
-    <w:basedOn w:val="Heading10"/>
+    <w:basedOn w:val="Kop1"/>
     <w:autoRedefine/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:keepNext/>
       <w:pageBreakBefore/>
       <w:widowControl/>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="0" w:after="496" w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="004696"/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="standaardinspring">
     <w:name w:val="standaard inspring"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:ind w:left="397"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="19"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="kop2nrChar">
     <w:name w:val="kop 2 nr Char"/>
-    <w:basedOn w:val="Heading2Char"/>
+    <w:basedOn w:val="Kop2Char"/>
     <w:link w:val="kop2nr"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs w:val="0"/>
       <w:color w:val="004696"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Rastertabel4-Accent111">
     <w:name w:val="Rastertabel 4 - Accent 111"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -39454,77 +38178,77 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster2">
     <w:name w:val="Tabelraster2"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:next w:val="Tabelraster"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable4-Accent1">
+  <w:style w:type="table" w:styleId="Lijsttabel4-Accent1">
     <w:name w:val="List Table 4 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:ind w:left="720" w:hanging="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -39559,162 +38283,162 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-GB" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="004327AB"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="004327AB"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="stlArtikel">
     <w:name w:val="stlArtikel"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="stlArtikelTekst"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl/>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="180" w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="PMingLiU" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-TW" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="stlArtikelOpsomming">
     <w:name w:val="stlArtikelOpsomming"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="PMingLiU" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-TW" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="stlArtikelTekst">
     <w:name w:val="stlArtikelTekst"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="PMingLiU" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-TW" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="SNTabel">
     <w:name w:val="SN_Tabel"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="60" w:after="140" w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
@@ -39724,81 +38448,81 @@
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:wordWrap/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="System" w:hAnsi="System"/>
         <w:b w:val="0"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
-[...1 lines deleted...]
-    <w:link w:val="NoSpacing"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GeenafstandChar">
+    <w:name w:val="Geen afstand Char"/>
+    <w:link w:val="Geenafstand"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="004327AB"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="inline-comment-marker">
     <w:name w:val="inline-comment-marker"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="004327AB"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
     <w:name w:val="msonormal"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable3-Accent2">
+  <w:style w:type="table" w:styleId="Lijsttabel3-Accent2">
     <w:name w:val="List Table 3 Accent 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -39883,188 +38607,188 @@
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="s1">
     <w:name w:val="s1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="004327AB"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="lst1">
     <w:name w:val="lst1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="160" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="360" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="lst11">
     <w:name w:val="lst11"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="artikelkop">
     <w:name w:val="artikelkop"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="artikelkopChar"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl/>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="21"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="artikelkopChar">
     <w:name w:val="artikelkop Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="artikelkop"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="21"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW-Geenafstand">
     <w:name w:val="WW-Geen afstand"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Poppl Laudatio Cn" w:eastAsia="Calibri" w:hAnsi="Poppl Laudatio Cn" w:cs="Times New Roman"/>
       <w:lang w:val="nl-NL" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="QuoteChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="160" w:after="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Montserrat" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="004327AB"/>
     <w:rPr>
       <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Onopgemaaktetabel3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="43"/>
     <w:rsid w:val="004327AB"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:ind w:left="720" w:hanging="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -41449,74 +40173,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010018CEBCBC1106044D89E9577E5391E9DB" ma:contentTypeVersion="18" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="b346210b810f4cbd06976a70fd81c881">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="50c41270-795a-4e27-95f1-a07e9552a52c" xmlns:ns3="1ca9b141-64da-4d7f-aa09-ea5aff42adc3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7cf5d1bf93ed62778c7bb99c6554575f" ns2:_="" ns3:_="">
     <xsd:import namespace="50c41270-795a-4e27-95f1-a07e9552a52c"/>
     <xsd:import namespace="1ca9b141-64da-4d7f-aa09-ea5aff42adc3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -41727,133 +40440,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1ca9b141-64da-4d7f-aa09-ea5aff42adc3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="50c41270-795a-4e27-95f1-a07e9552a52c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1896AA26-0B3A-4884-A255-A54734C2AF89}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9E535A3-CC9C-4EBD-B726-D703171322A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D86BF4C4-FA00-47F7-A92C-782B55A3F873}">
-[...9 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{122DFF37-AD23-4D79-8C75-EC29FE14FFEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="50c41270-795a-4e27-95f1-a07e9552a52c"/>
     <ds:schemaRef ds:uri="1ca9b141-64da-4d7f-aa09-ea5aff42adc3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D86BF4C4-FA00-47F7-A92C-782B55A3F873}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1ca9b141-64da-4d7f-aa09-ea5aff42adc3"/>
+    <ds:schemaRef ds:uri="50c41270-795a-4e27-95f1-a07e9552a52c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>26</Pages>
-[...1 lines deleted...]
-  <Characters>34053</Characters>
+  <Pages>25</Pages>
+  <Words>5777</Words>
+  <Characters>31776</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>283</Lines>
-  <Paragraphs>79</Paragraphs>
+  <Lines>264</Lines>
+  <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39948</CharactersWithSpaces>
+  <CharactersWithSpaces>37479</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mark Zellenrath</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010018CEBCBC1106044D89E9577E5391E9DB</vt:lpwstr>
   </property>